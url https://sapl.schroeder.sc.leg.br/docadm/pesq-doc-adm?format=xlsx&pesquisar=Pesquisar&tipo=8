--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2334" uniqueCount="820">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2376" uniqueCount="834">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
@@ -2536,50 +2536,92 @@
     <t>Fica autorizado o vereador, Adriano Dias Furtado, a realizar viagem a Joinville, nos dias 19 e 20/03/2026, com a finalidade de participar da oficina sobre Mídias Sociais, promovido pelo programa Interlegis do Senado Federal, conforme requerimento anexo.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>CANCELADA - Fica autorizado o vereador, Ronan Paulo Minatti, a realizar viagem a Joinville, nos dias 19 e 20/03/2026, com a finalidade de participar da oficina sobre Mídias Sociais, promovido pelo programa Interlegis do Senado Federal, conforme requerimento anexo.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Fica autorizada a servidora, Natieli Jaine Simon, assessora de comunicação, matrícula 74, a realizar viagem a Joinville, nos dias 19 e 20/03/2026, com a finalidade de participar da oficina sobre Mídias Sociais, promovido pelo programa Interlegis do Senado Federal, conforme requerimento anexo.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Fica autorizada a servidora, Jeneffer Mayara da Luz, assessora legislativa, matrícula nº 060, a realizar viagem a Joinville, nos dias 19 e 20/03/2026, com a finalidade de participar da oficina sobre Mídias Sociais, promovido pelo programa Interlegis do Senado Federal, conforme requerimento anexo.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Fica autorizado a vereadora, Kauana Peschke Lange, a realizar viagem a Joinville, nos dias 19 e 20/03/2026, com a finalidade de participar da oficina sobre Mídias Sociais, promovido pelo programa Interlegis do Senado Federal, conforme requerimento anexo.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>Fica autorizada a vereadora Scheila Emilene Engelmann Ewald, a realizar viagem a Florianópolis/SC, nos dias 08 e 09/04/2026, com a finalidade de participar do evento Comunicação Pública na Prática: A Experiência da ALESC, promovido pela Assembleia Legislativa de Santa Catarina, conforme requerimento anexo.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>Fica autorizada a senhora Natieli Jaine Simon, assessora de comunicação, matrícula 74, a realizar viagem a Florianópolis/SC, nos dias 08 e 09/04/2026, com a finalidade de participar do evento Comunicação Pública na Prática: A Experiência da ALESC, promovido pela Assembleia Legislativa de Santa Catarina, conforme requerimento anexo.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>Fica autorizada a senhora Marileia Hackbarth, diretora geral, matrícula n. 054, a realizar viagem a Jaraguá do Sul/SC, nos dias 08 e 09/04/2026, com a finalidade de participar do evento Conecta UVESC Jaraguá do Sul, promovido pela Federação das Câmaras de Vereadores de Santa Catarina, conforme requerimento anexo.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>Fica autorizada a senhora Naiara Sacht da Silva, chefe de gabinete, matrícula n. 072, a realizar viagem a Jaraguá do Sul/SC, nos dias 08 e 09/04/2026, com a finalidade de participar do evento Conecta UVESC Jaraguá do Sul, promovido pela Federação das Câmaras de Vereadores de Santa Catarina, conforme requerimento anexo.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>Fica autorizado o adiantamento de fundos no valor de R$1.200,00 (Um mil e duzentos reais), para a Servidora Angélica Sonntag, matrícula 12, coordenadora do Programa Vereador Mirim, para custear a alimentação dos vereadores mirins titulares e suplentes em razão da participação no Seminário de Iniciação do Programa Vereador Mirim a ser realizado no dia 08/04/2026, em período integral (07h30 – 16h30), conforme resolução n. 002/2019.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>Fica autorizada a servidora, Jeneffer Mayara da Luz, assessora legislativa, matrícula nº 060, a realizar viagem a Florianópolis/SC, nos dias 15, 16 e 17/04/2026, com a finalidade de participar do workshop – Gestão Pública Municipal e Processo Legislativo Sem Risco Jurídico: O Que Funciona na Prática, promovido pelo Centro de Treinamento e Capacitação em Gestão Pública - CCGP, conforme requerimento anexo.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>Conceder férias ao servidor Sérgio Rohden, matrícula nº 18, ocupante do cargo de Contador, do quadro de pessoal do Poder Legislativo, referente ao período aquisitivo de 25 de abril de 2024 a 24 de abril de 2025, pelo período de 05 (cinco) dias, com início do gozo de férias em 13 de abril de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2871,51 +2913,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F389"/>
+  <dimension ref="A1:F396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -10663,50 +10705,190 @@
       <c r="E388" t="s">
         <v>10</v>
       </c>
       <c r="F388" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
         <v>818</v>
       </c>
       <c r="B389" t="s">
         <v>793</v>
       </c>
       <c r="C389" t="s">
         <v>49</v>
       </c>
       <c r="D389" t="s">
         <v>9</v>
       </c>
       <c r="E389" t="s">
         <v>10</v>
       </c>
       <c r="F389" t="s">
         <v>819</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6">
+      <c r="A390" t="s">
+        <v>820</v>
+      </c>
+      <c r="B390" t="s">
+        <v>793</v>
+      </c>
+      <c r="C390" t="s">
+        <v>52</v>
+      </c>
+      <c r="D390" t="s">
+        <v>9</v>
+      </c>
+      <c r="E390" t="s">
+        <v>10</v>
+      </c>
+      <c r="F390" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6">
+      <c r="A391" t="s">
+        <v>822</v>
+      </c>
+      <c r="B391" t="s">
+        <v>793</v>
+      </c>
+      <c r="C391" t="s">
+        <v>55</v>
+      </c>
+      <c r="D391" t="s">
+        <v>9</v>
+      </c>
+      <c r="E391" t="s">
+        <v>10</v>
+      </c>
+      <c r="F391" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6">
+      <c r="A392" t="s">
+        <v>824</v>
+      </c>
+      <c r="B392" t="s">
+        <v>793</v>
+      </c>
+      <c r="C392" t="s">
+        <v>58</v>
+      </c>
+      <c r="D392" t="s">
+        <v>9</v>
+      </c>
+      <c r="E392" t="s">
+        <v>10</v>
+      </c>
+      <c r="F392" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6">
+      <c r="A393" t="s">
+        <v>826</v>
+      </c>
+      <c r="B393" t="s">
+        <v>793</v>
+      </c>
+      <c r="C393" t="s">
+        <v>61</v>
+      </c>
+      <c r="D393" t="s">
+        <v>9</v>
+      </c>
+      <c r="E393" t="s">
+        <v>10</v>
+      </c>
+      <c r="F393" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6">
+      <c r="A394" t="s">
+        <v>828</v>
+      </c>
+      <c r="B394" t="s">
+        <v>793</v>
+      </c>
+      <c r="C394" t="s">
+        <v>64</v>
+      </c>
+      <c r="D394" t="s">
+        <v>9</v>
+      </c>
+      <c r="E394" t="s">
+        <v>10</v>
+      </c>
+      <c r="F394" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6">
+      <c r="A395" t="s">
+        <v>830</v>
+      </c>
+      <c r="B395" t="s">
+        <v>793</v>
+      </c>
+      <c r="C395" t="s">
+        <v>67</v>
+      </c>
+      <c r="D395" t="s">
+        <v>9</v>
+      </c>
+      <c r="E395" t="s">
+        <v>10</v>
+      </c>
+      <c r="F395" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6">
+      <c r="A396" t="s">
+        <v>832</v>
+      </c>
+      <c r="B396" t="s">
+        <v>793</v>
+      </c>
+      <c r="C396" t="s">
+        <v>70</v>
+      </c>
+      <c r="D396" t="s">
+        <v>9</v>
+      </c>
+      <c r="E396" t="s">
+        <v>10</v>
+      </c>
+      <c r="F396" t="s">
+        <v>833</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>