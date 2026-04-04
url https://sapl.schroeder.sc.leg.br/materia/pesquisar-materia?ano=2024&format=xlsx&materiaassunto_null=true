--- v0 (2025-12-10)
+++ v1 (2026-04-04)
@@ -54,3621 +54,3621 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Lauro Tomczak</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/plc_001-2024_-_reajuste_piso_magisterio_lei_federal.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/plc_001-2024_-_reajuste_piso_magisterio_lei_federal.doc</t>
   </si>
   <si>
     <t>DEFINE E APLICA O PISO SALARIAL NACIONAL PARA OS PROFISSIONAIS DA CARREIRA DO MAGISTÉRIO MUNICIPAL REGIDOS PELA LEI COMPLEMENTAR Nº096/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1295/plc_002-2024_-_agentes_comunitarios_e_agentes_de_endemias.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1295/plc_002-2024_-_agentes_comunitarios_e_agentes_de_endemias.doc</t>
   </si>
   <si>
     <t>ALTERA REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE, PREVISTA NO GRUPO II – ATIVIDADES DE NÍVEL MÉDIO, DO ANEXO I DA LEI COMPLEMENTAR Nº 60/2008, DE 11 DE NOVEMBRO DE 2008, E DOS AGENTES DE ENDEMIAS, PREVISTA NO ANEXO I – TABELA II – ATIVIDADES DE NÍVEL MÉDIO E TÉCNICO, DA LEI COMPLEMENTAR Nº 4, DE 19 DE MAIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/plc_003-2024_-_alteracao_plano_de_cargos_educacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/plc_003-2024_-_alteracao_plano_de_cargos_educacao.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 004/1998, DE 19 DE MAIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1328/plc_004-2024_-_alteracao_plano_de_cargos_geral_-_farmaceutico.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1328/plc_004-2024_-_alteracao_plano_de_cargos_geral_-_farmaceutico.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 004, DE 19 DE MAIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/plc_005-2024_-_odontologo.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/plc_005-2024_-_odontologo.doc</t>
   </si>
   <si>
     <t>ALTERA REMUNERAÇÃO DOS ODONTÓLOGOS, PREVISTA NO GRUPO I – ATIVIDADES DE NÍVEL SUPERIOR, DO ANEXO I DA LEI COMPLEMENTAR Nº 60/2008, DE 11 DE NOVEMBRO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/plc_006-2024_-_alteracao_plano_de_cargos_geral_-_auxiliar_de_sala.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/plc_006-2024_-_alteracao_plano_de_cargos_geral_-_auxiliar_de_sala.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 004/1998, DE 19 DE MAIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1365/plc_007-2024_-_alteracao_plano_de_cargos_geral_-_contador.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1365/plc_007-2024_-_alteracao_plano_de_cargos_geral_-_contador.doc</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/plc_008-2024_-_revisao_geral_anual.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/plc_008-2024_-_revisao_geral_anual.doc</t>
   </si>
   <si>
     <t>DEFINE E APLICA VALOR PERCENTUAL PARA REVISÃO GERAL ANUAL DOS SALÁRIOS DE AGENTES PÚBLICOS DO MUNICÍPIO DE SCHROEDER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1405/plc_009-2024_-_altera_pnma.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1405/plc_009-2024_-_altera_pnma.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 223/2019, QUE INSTITUI A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1441/plc_010-2024_-_altera_lcm_143-2013.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1441/plc_010-2024_-_altera_lcm_143-2013.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 143/2013, QUE CRIA A DIRETORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - DIMPDEC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1442/plc_011-2024_-_alteracao_plano_de_cargos_geral_-_motorista_ii.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1442/plc_011-2024_-_alteracao_plano_de_cargos_geral_-_motorista_ii.doc</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1604/plc_012-2024_-_ufm_2025.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1604/plc_012-2024_-_ufm_2025.doc</t>
   </si>
   <si>
     <t>“FIXA A UNIDADE FISCAL MUNICIPAL - UFM PARA O EXERCÍCIO DE 2025.”</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Cria a Comissão Especial de revisão da Lei Orgânica do Município de Schroeder e do Regimento Interno da Câmara Municipal de Schroeder.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>José Adair Brizola Antunes, João de Ávila, Manoel Ednilson Burgardt</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1360/resolucao_002-2024_-_jornada_de_trabalho_e_banco_de_horas.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1360/resolucao_002-2024_-_jornada_de_trabalho_e_banco_de_horas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o registro e controle de frequência dos servidores do Poder Legislativo do Município de Schroeder, Santa Catarina.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>Cria a Comissão Especial para averiguação de fatos narrados por Servidor Público em Sessão Ordinária, relacionados a área da saúde.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_resolucao_004-2024_-_altera_auxilio_alimentacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_resolucao_004-2024_-_altera_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA RESOLUÇÃO N. 001/2011, QUE CONCEDE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE SCHROEDER E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>Ana Claudia Locilha de Oliveira, José Adair Brizola Antunes, João de Ávila, Manoel Ednilson Burgardt</t>
-[...2 lines deleted...]
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1403/projeto_de_resolucao_005-2024_-_galeria_lilas.doc</t>
+    <t>Ana Leon, José Adair Brizola Antunes, João de Ávila, Manoel Ednilson Burgardt</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1403/projeto_de_resolucao_005-2024_-_galeria_lilas.doc</t>
   </si>
   <si>
     <t>INSTITUI A GALERIA LILÁS NO ÂMBITO DA CÂMARA MUNICIPAL DE SCHROEDER.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1428/projeto_de_resolucao_006-2024_-_lei_geral_de_protecao_de_dados.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1428/projeto_de_resolucao_006-2024_-_lei_geral_de_protecao_de_dados.doc</t>
   </si>
   <si>
     <t>"REGULAMENTA A LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD), LEI FEDERAL N. 13.709, DE 14 DE AGOSTO DE 2018, NO ÂMBITO DA CÂMARA MUNICIPAL DE SCHROEDER E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1586/projeto_de_resolucao_007-2024_-_homenagem_adilson_pommerening.doc.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1586/projeto_de_resolucao_007-2024_-_homenagem_adilson_pommerening.doc.docx</t>
   </si>
   <si>
     <t>Concede a Comenda Araribá ao senhor Adilson Pommerening</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>Manoel Ednilson Burgardt, Ana Claudia Locilha de Oliveira, José Adair Brizola Antunes, João de Ávila</t>
-[...2 lines deleted...]
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_resolucao_008-2024_-_homenagem_tania_m._zoz.docx</t>
+    <t>Manoel Ednilson Burgardt, Ana Leon, José Adair Brizola Antunes, João de Ávila</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_resolucao_008-2024_-_homenagem_tania_m._zoz.docx</t>
   </si>
   <si>
     <t>Concede a Comenda Araribá à senhora Tânia Maria Zoz</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_resolucao_009-2024_-_regimento_interno.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_resolucao_009-2024_-_regimento_interno.docx</t>
   </si>
   <si>
     <t>“ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SCHROEDER, ESTADO DE SANTA CATARINA.”</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_decreto_legislativo_001-2024.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_decreto_legislativo_001-2024.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Schroeder/SC, referente ao exercício do ano de 2022, da administração do prefeito Felipe Voigt.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_decreto_legislativo_002-2024.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_decreto_legislativo_002-2024.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Schroeder/SC, referente ao exercício do ano de 2023, da administração do prefeito Felipe Voigt e do Prefeito Lauro Tomczak.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1435/01.2024_-_modificativa_-_pl_05-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1435/01.2024_-_modificativa_-_pl_05-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SCHROEDER - APAE SCHROEDER COM FUNDAMENTOS NA LEI FEDERAL N°13.019/2014”.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>“DEFINE E APLICA VALOR PERCENTUAL PARA REVISÃO GERAL ANUAL DOS SALÁRIOS DE AGENTES PÚBLICOS DO MUNICÍPIO DE SCHROEDER, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1437/03.2024_-_modificativa_-_plc_08-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1437/03.2024_-_modificativa_-_plc_08-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1444/04.2024_-_supressiva_-_pl_11-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1444/04.2024_-_supressiva_-_pl_11-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O FUNCIONAMENTO, CADASTRAMENTO E LICENCIAMENTO DE ESCRITÓRIOS COMPARTILHADOS, ESCRITÓRIOS VIRTUAIS E SEUS USUÁRIOS NO MUNICÍPIO DE SCHROEDER E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1446/06.2024_-_aditiva_-_pl_11-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1446/06.2024_-_aditiva_-_pl_11-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1447/07.2024_-_supressiva_-_pl_11-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1447/07.2024_-_supressiva_-_pl_11-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE”.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1449/09.2024_-_modificativa_-_pl_12-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1449/09.2024_-_modificativa_-_pl_12-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1450/10.2024_-_modificativa_-_pl_12-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1450/10.2024_-_modificativa_-_pl_12-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1451/11.2024_-_aditiva_-_pl_12-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1451/11.2024_-_aditiva_-_pl_12-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1452/12.2024_-_modificativa_-_plc_09-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1452/12.2024_-_modificativa_-_plc_09-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1454/14.2024_-_supressiva_-_plc_09-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1454/14.2024_-_supressiva_-_plc_09-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1455/15.2024_-_modificativa_-_pl_16-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1455/15.2024_-_modificativa_-_pl_16-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.027/2014, QUE DISPÕE SOBRE O ADIANTAMENTO DE NUMERÁRIO PARA PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, ASSESSORES E DEMAIS SERVIDORES E EMPREGADOS PÚBLICOS DO MUNICÍPIO DE SCHROEDER, BEM COMO AOS CONSELHEIROS TUTELARES, REVOGA A LEI Nº 1.170/1999 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/16.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/16.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/17.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/17.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/18.2024_-_aditiva_-_pl_14-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/18.2024_-_aditiva_-_pl_14-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/19.2024_-_modificativa_-_pll_002-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/19.2024_-_modificativa_-_pll_002-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>"ESTABELECE OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025 A 2028."</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1462/20.2024_-_modificativa_-_pll_002-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1462/20.2024_-_modificativa_-_pll_002-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1463/21.2024_-_supressiva_-_pll_003-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1463/21.2024_-_supressiva_-_pll_003-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>"ESTABELECE OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025 A 2028."</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1494/22.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1494/22.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1495/23.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1495/23.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1496/24.2024_-_modificativa_-_pl_024-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1496/24.2024_-_modificativa_-_pl_024-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO, DENOMINAÇÃO E CLASSIFICAÇÃO DAS RUAS DE Nº 226 - RUA HERBERTO HASSE, 131 - RUA INÊS TIETZ (PROLONGAMENTO), 227 – RUA ERICA LUIZA HEIDORN HASSE E 228 – RUA GILMAR HASSE, LOCALIZADAS NO LOTEAMENTO JARDIM HASSE, SITUADO NA MATRÍCULA N° 23.924 DA COMARCA DE GUARAMIRIM, DE PROPRIEDADE DE JARDIM HASSE SPE LTDA., LOCALIZADO NA RUA - 001 MARECHAL CASTELO BRANCO, DISTANTE 97 DA RUA – 002 PRESIDENTE COSTA E SILVA, BAIRRO CENTRO SUL, NO MUNICÍPIO DE SCHROEDER.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1501/25.2024_-_modificativa_-_pl_024-2024_-_comissao_de_obras_6.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1501/25.2024_-_modificativa_-_pl_024-2024_-_comissao_de_obras_6.docx</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A INSTITUIÇÃO, DENOMINAÇÃO E CLASSIFICAÇÃO DAS RUAS DE Nº 226 - RUA HERBERTO HASSE, 131 - RUA INÊS TIETZ (PROLONGAMENTO), 227 – RUA ERICA LUIZA HEIDORN HASSE E 228 – RUA GILMAR HASSE, LOCALIZADAS NO LOTEAMENTO JARDIM HASSE, SITUADO NA MATRÍCULA N° 23.924 DA COMARCA DE GUARAMIRIM, DE PROPRIEDADE DE JARDIM HASSE SPE LTDA., LOCALIZADO NA RUA - 001 MARECHAL CASTELO BRANCO, DISTANTE 97 DA RUA – 002 PRESIDENTE COSTA E SILVA, BAIRRO CENTRO SUL, NO MUNICÍPIO DE SCHROEDER."</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1508/26.2024_-_modificativa_-_pl_023-2024_-comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1508/26.2024_-_modificativa_-_pl_023-2024_-comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI ORDINÁRIA Nº 2.691, DE 28 DE NOVEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1512/27.2024_-_modificativa_-_pl_029-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1512/27.2024_-_modificativa_-_pl_029-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO MUNICIPAL A FIRMAR CONVÊNIO ATRAVÉS DE TERMO DE COLABORAÇÃO COM O NÚCLEO DE RECUPERAÇÃO E REABILITAÇÃO DE VIDAS (NURREVI), PARA EXECUÇÃO DE POLÍTICAS PÚBLICAS DE ABRIGAMENTO DE MENORES.”</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1513/28.2024_-_modificativa_-_pl_030-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1513/28.2024_-_modificativa_-_pl_030-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR CONVÊNIO COM A REDE FEMININA DE COMBATE AO CÂNCER DE GUARAMIRIM.”</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>João de Ávila</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1522/29.2024_-_modificativa_-_pl_027-2024_-_vereador_-_joao_avila.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1522/29.2024_-_modificativa_-_pl_027-2024_-_vereador_-_joao_avila.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO E CLASSIFICAÇÃO DA RUA DE Nº 153 - RUA JAIRÊ MICHEL ENGLER, SITUADA NA RUA 030 - DOM PEDRO, DISTANTE 1050,00m DA RUA – 001 MARECHAL CASTELO BRANCO, BAIRRO RIO HERN, NO MUNICÍPIO DE SCHROEDER.”</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1529/30.2024_-_modificativa_-_pl_032-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1529/30.2024_-_modificativa_-_pl_032-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 1.233.892,42 (UM MILHÃO, DUZENTOS E TRINTA E TRÊS MIL, OITOCENTOS E NOVENTA E DOIS REAIS E QUARENTA E TRÊS CENTAVOS)".</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1532/31.2024_-_modificativa_-_pl_031-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1532/31.2024_-_modificativa_-_pl_031-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO, OFICIALIZAÇÃO DENOMINAÇÃO E CLASSIFICAÇÃO DA RUA DE Nº 588 – ALFREDO HACKBARTH, LOCALIZADA NO LOTEAMENTO REGULARIZADO ATRAVÉS DO PROJETO DE REGULARIZAÇÃO FUNDIÁRIA DO GOVERNO DO ESTADO DE SANTA ACATARINA “PROJETO LAR LEGAL” SITUADO NA MATRÍCULA N° 5.467 DA COMARCA DE GUARAMIRIM DE PROPRIEDADE ALFREDO HACKBARTH, LOCALIZADA NA RUA 556 – OTTO HACKBARTH, BAIRRO SCHROEDER I, NO MUNICÍPIO DE SCHROEDER”.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1577/32.2024_-_modificativa_-_pl_40-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1577/32.2024_-_modificativa_-_pl_40-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 4.199.899,42 (QUATRO MILHÕES, CENTO E NOVENTA E NOVE MIL, OITOCENTOS E NOVENTA E NOVE REAIS E QUARENTA E DOIS CENTAVOS)”.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1578/33.2024_-_supressiva_-_pl_38-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1578/33.2024_-_supressiva_-_pl_38-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.703/2023, QUE DISPÕE SOBRE A POLÍTICA DE ATENDIMENTO A PESSOA IDOSA, ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA (COMDIS), DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA (FMDPI) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1594/34.2024_-_modificativa_-_pl_042-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1594/34.2024_-_modificativa_-_pl_042-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE FOMENTO COM O CLUBE DOS IDOSOS DE SCHROEDER NOS MOLDES DA LEI FEDERAL N° 13.019/2014.”</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1595/35.2024_-_modificativa_-_pl_043-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1595/35.2024_-_modificativa_-_pl_043-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE SERVIÇOS SOCIAIS VOLUNTÁRIOS DE SCHROEDER – BOMBEIROS VOLUNTÁRIOS DE SCHROEDER.”</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1613/36.2024_-_modificativa_-_pl_047-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1613/36.2024_-_modificativa_-_pl_047-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO MUNICIPAL A COMPRAR E DOAR 245 (DUZENTOS E QUARENTA E CINCO) LEÕES MASCOTES PARA O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA - PROERD/DARE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1614/37.2024_-_modificativa_-_pl_049-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1614/37.2024_-_modificativa_-_pl_049-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.686, DE 16 DE NOVEMBRO DE 2023 QUE AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE SERVIÇOS SOCIAIS VOLUNTÁRIOS DE SCHROEDER – BOMBEIROS COM FUNDAMENTOS NA LEI FEDERAL N° 13.019/2014.”</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1615/38.2024_-_modificativa_-_pl_051-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1615/38.2024_-_modificativa_-_pl_051-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 2.700, DE 12 DE DEZEMBRO DE 2023 QUE AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JARAGUÁ DO SUL COM FUNDAMENTOS NA LEI FEDERAL N°13.019/2014.”</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1616/39.2024_-_modificativa_-_pl_052-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1616/39.2024_-_modificativa_-_pl_052-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.628, DE 6 DE DEZEMBRO DE 2022 QUE AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JARAGUÁ DO SUL.”</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1617/40.2024_-_modificativa_-_pl_034-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1617/40.2024_-_modificativa_-_pl_034-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SCHROEDER PARA O EXERCÍCIO DE 2025.”</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1618/41.2024_-_modificativa_-_pl_048-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1618/41.2024_-_modificativa_-_pl_048-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAR O 19º CRIANÇA EM DANÇA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1619/42.2024_-_modificativa_-_pl_052-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1619/42.2024_-_modificativa_-_pl_052-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1621/43.2024_-_modificativa_-_pl_044-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1621/43.2024_-_modificativa_-_pl_044-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAR A COBRANÇA DE TAXA DE INSCRIÇÃO E CONCEDER PREMIAÇÃO NOS EVENTOS ESPORTIVOS DISCRIMINADOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1622/44.2024_-_modificativa_-_pl_045-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1622/44.2024_-_modificativa_-_pl_045-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAR A COBRANÇA DE INGRESSOS E PAGAMENTO DE PRÊMIOS Nº 31º TORNEIO DE VERÃO ABERTO DE FUTSAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1623/45.2024_-_supressiva_-_pl_045-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1623/45.2024_-_supressiva_-_pl_045-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1629/46.2024_-_modificativa_-_pl_044-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1629/46.2024_-_modificativa_-_pl_044-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1630/47.2024_-_modificativa_-_pl_045-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1630/47.2024_-_modificativa_-_pl_045-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1631/48.2024_-_aditiva_-_pl_45-2024_-_comissao_de_financas.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1631/48.2024_-_aditiva_-_pl_45-2024_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1632/49.2024_-_modificativa_-_pl_057-2024_-_comissao_de_legislacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1632/49.2024_-_modificativa_-_pl_057-2024_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.714, DE 4 DE ABRIL DE 2024 QUE AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SCHROEDER - APAE SCHROEDER COM FUNDAMENTOS NA LEI FEDERAL N°13.019/2014.”</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Adriano Dias Furtado</t>
-[...2 lines deleted...]
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/ind_01-24.docx</t>
+    <t>Adriano Furtado</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/ind_01-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de redutor de velocidade na Rua Presidente Costa e Silva, nas imediações do imóvel nº 1133._x000D_
 Justifica-se, por se tratar de uma via com fluxo intenso de veículos, sendo uma solução eficiente e indispensável para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/ind_02-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/ind_02-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis, a fim de verificar a serventia de fiação existente na Rua Marechal Castelo Branco (lado esquerdo da via, sentido bairro/Centro), entre os imóveis nº 1.269 (lavação Hasse) até 1.835 (mecânica Wilbert). Caso não possua serventia, que seja removida juntamente com os postes._x000D_
 Justifica-se, uma vez que moradores relatam que a fiação e os postes mencionados estão inutilizados, ocupando apenas espaço na calçada. Assim, é importante que seja verificada a situação para posterior remoção.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1286/ind_03-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1286/ind_03-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de faixa de pedestres na esquina das ruas Marechal Castelo Branco e Germano Oberthir._x000D_
 Justifica-se, visto que no local há uma parada de ônibus frequentemente utilizada por estudantes. Assim, a faixa de pedestres proporcionará maior segurança no momento da travessia, tanto para os estudantes quanto para pedestres no geral.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1287/ind_04-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1287/ind_04-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de redutores de velocidade na Rua Alberto Zanella, sendo um na descida do morro, sentido ao acesso da Rua Princesa Isabel (Chácara da Coremaco) e outro na descida do morro, sentido a Rua Barão do Rio Branco._x000D_
 Justifica-se, por se tratar de uma via com expressiva movimentação de veículos, que trafegam em alta velocidade. Assim, os redutores trarão maior segurança aos que transitam na via.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1288/ind_05-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1288/ind_05-24.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de reparos no asfalto da Rua Marechal Castelo Branco, no trecho entre o imóvel nº 5.588 (Santantonio Materiais de Construção) e acesso a Rua Artur Klabunde (imediações do Cemitério Bom Jesus)._x000D_
 Justifica-se, visto que no local tanto a pista quanto o acostamento apresentam buracos, dificultando o tráfego na via, aumentando o risco de acidentes e a probabilidade de causar danos aos veículos.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_06-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_06-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis para a limpeza de acostamento da Rua Rio de Janeiro, próximo ao imóvel nº 1159 (mercado Kammers) e loteamento São Paulo._x000D_
 Justifica-se, visto que o mato está invadindo as laterais da via, trazendo insegurança aos pedestres e ciclistas que acabam adentrando a pista de rolamento, prejudicando o trânsito na via e favorecendo a ocorrência de acidentes.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_07-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_07-24.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade e tomada de medidas cabíveis, a fim de implantar um posto de atendimento no Município, para disponibilização de serviços prestados pela justiça eleitoral, como emissão de título de eleitor, regularização de título eleitoral, mudança de domicílio eleitoral, segunda via, entre outros._x000D_
 Justifica-se, com o objetivo de facilitar, agilizar e aperfeiçoar no Município as atividades desenvolvidas pela justiça eleitoral, aproximando da população os serviços prestados.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Claudimir Lindner</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_08-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_08-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo a realização de limpeza e manutenção de todas as bocas de lobo existentes nas vias do Município. _x000D_
 Justifica-se, visto que muitos bueiros estão obstruídos e necessitam de manutenção para suportarem o volume intenso das chuvas de verão. Assim, torna-se necessário para o adequado escoamento de água pluvial, evitando alagamentos.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>Ana Claudia Locilha de Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_09-24.docx</t>
+    <t>Ana Leon</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_09-24.docx</t>
   </si>
   <si>
     <t>Sugerir instalação de câmera de segurança integrada com a polícia, no final da Rua Bela Vista._x000D_
 Justifica-se, pois, há movimentação frequente (especialmente à noite) de pessoas mal-intencionadas, o que gera medo e insegurança aos moradores da rua e imediações. Assim, a câmera contribuirá para coibir atos criminosos no local.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/ind_10-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/ind_10-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placa de trânsito junto ao semáforo da Rua Marechal Castelo Branco, indicando através de setas os sentidos que os motoristas devem seguir em cada uma das pistas._x000D_
 Justifica-se, uma vez que motoristas desavisados ao trafegarem sentido centro/bairro, com a intenção de se manter na via principal, estão cortando a frente ao utilizarem a pista à direita (visto que esta, é exclusiva para acesso a Rua Barão do Rio Branco). Por falta de sinalização, não conseguem distinguir a tempo, que a pista à esquerda é a correta, exclusiva para continuar trafegando pela Rua Marechal Castelo Branco. Assim, a instalação de sinalização adequada, trará maior facilidade e agilidade no trânsito do local, trazendo maior segurança, evitando consequentemente a ocorrência de acidentes.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_11-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_11-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do ponto de ônibus localizado na esquina das ruas Santa Catarina e Alphons Maria Schmalz._x000D_
 Justifica-se, visto que o telhado está danificado, ocorrendo infiltração, impossibilitando a utilização especialmente em períodos chuvosos.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_12-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_12-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção nas ruas Vigando Winter e Heins Winter (Schroeder I), com execução de ensaibramento e patrolamento._x000D_
 Justifica-se com o intuito de oferecer boas condições de trafegabilidade, facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>Sugerir a instalação de espelho convexo na esquina das ruas Marechal Castelo Branco e Guilherme Bauer (próximo ao mercado Agostinho)._x000D_
 Justifica-se, visto que os motoristas que saem da Rua Guilherme Bauer, não possuem visibilidade adequada do trânsito da Rua Marechal Castelo Branco, gerando insegurança aos motoristas e a probabilidade de ocorrência de acidentes.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Everaldo Manoel Coelho</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_14-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_14-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de redutor de velocidade na Rua Joinville, próximo ao imóvel nº 251 (Angerô Malhas)._x000D_
 Justifica-se, por se tratar de uma via com expressiva movimentação de veículos, que trafegam em alta velocidade. Assim, o redutor trará maior segurança aos que transitam na via.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_15-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_15-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de redutor de velocidade na Estrada Duas Mamas, próximo ao imóvel nº 1720 (APAE)_x000D_
 Justifica-se, por se tratar de uma via com expressiva movimentação de veículos, que trafegam em alta velocidade, sendo uma solução eficiente e indispensável para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/ind_16-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/ind_16-24.docx</t>
   </si>
   <si>
     <t>Sugerir melhorias nos parques infantis do Município, com a execução de serviço de arborização, de instalação de iluminação, lixeiras e bancos, bem como a troca do material utilizado para cobertura do solo, melhora dos acessos e instalação de pontos de água potável. _x000D_
 Justifica-se com o intuito de disponibilizar às crianças e seus pais ou cuidadores, um espaço com infraestrutura adequada, para que possam desfrutar de momentos de lazer com maior conforto e segurança.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Eroldo Wudke</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/ind_17-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/ind_17-24.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de pavimentação asfáltica da Rua 21 de Abril. _x000D_
 Justifica-se, visto que trará melhor qualidade de vida aos moradores, pois amenizará os transtornos causados pela ação do tempo, tanto em períodos chuvosos quanto em períodos de seca, além de contribuir para melhor trafegabilidade.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/ind_18-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/ind_18-24.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de pavimentação asfáltica da Rua Duque de Caxias. _x000D_
 Justifica-se, visto que trará melhor qualidade de vida aos moradores, amenizará os transtornos causados pela ação do tempo, tanto em períodos chuvosos (lama e buracos) quanto em períodos de seca (excesso de poeira), além de contribuir para melhor trafegabilidade.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/ind_19-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/ind_19-24.docx</t>
   </si>
   <si>
     <t>Sugerir a pavimentação asfáltica do trecho restante da Rua Santa Catarina (esquina da Rua Duque de Caxias até o término da via). _x000D_
 Justifica-se, pois, contribuirá para melhor qualidade de vida aos munícipes e para melhor trafegabilidade.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/ind_20-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/ind_20-24.docx</t>
   </si>
   <si>
     <t>Sugerir a pavimentação em concreto da Rua Alberto Jacobi_x000D_
 Justifica-se, pois, os moradores prezam pela melhoria, visto se tratar de uma via íngreme, de difícil acesso principalmente em períodos chuvosos. A pavimentação evitará também transtornos provenientes da necessidade constante de manutenção da via e excesso de poeira.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/ind_21-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/ind_21-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de mediadas cabíveis, a fim de que sejam removidos os vergalhões de ferro existentes no Rio Bracinho, nas imediações da Ponte Trindade._x000D_
 Justifica-se, visto que houve a remoção dos pilares da ponte, porém as barras de ferro permanecem no local, oferecendo perigo aos que praticam esportes aquáticos no rio, podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/ind_22-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/ind_22-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da ciclofaixa existente na Rua Alberto Zanella, nas proximidades da Chácara da Coremaco._x000D_
 Justifica-se, visto que em alguns pontos houve erosão e em outros o pavimento levantou com a força da água pluvial. Assim, é necessário a manutenção para que ciclistas possam utilizar o espaço com segurança.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/ind_23-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/ind_23-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção e limpeza das laterais da Rua Presidente Costa e Silva, nas imediações do imóvel nº 2023, com o objetivo de melhorias no escoamento de água pluvial._x000D_
 Justifica-se, visto que no local mencionado, a água não flui adequadamente em direção a boca de lobo (que fica muito próxima da pista), assim, a água acaba invadindo as residências.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>Ildemar Zoz</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_24-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_24-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placa de identificação com o nome de rua, nas seguintes vias: Rua Morro do Tigre, Rua Alida Hass, Rua Rudiberto Laube e Rua Roland Mathes._x000D_
 Justifica-se, visto que as referidas vias foram nomeadas recentemente, necessitando das placas com os respectivos nomes, com o intuito facilitar e melhorar a localização, sobretudo aos que não conhecem o Município, e precisam ter acesso aos logradouros para os mais diversos fins, como entrega de correspondências, documentos e objetos.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/ind_25-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/ind_25-24.docx</t>
   </si>
   <si>
     <t>Sugerir a pintura de faixas de pedestres nas vias do Município, em locais próximos aos pontos de ônibus que ainda não possuem a referida sinalização de trânsito nas imediações._x000D_
 Justifica-se, visto que nesses locais, a movimentação de pedestres é maior, sendo necessário a sinalização para facilitar a travessia, proporcionando assim maior segurança.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/ind_26-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/ind_26-24.docx</t>
   </si>
   <si>
     <t>Sugerir a alteração do local e realização de alinhamento dos fios da rede elétrica da Rua Jeronimo Rachor._x000D_
 Justifica-se visto que no local, a rede elétrica está fora do traçado da via, adentrando terrenos particulares, causando transtornos aos moradores. Assim, que seja transferida, instalando-a ao longo da via.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/ind_27-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/ind_27-24.docx</t>
   </si>
   <si>
     <t>Sugerir melhorias na tubulação para escoamento de água pluvial da Estrada Bracinho (em frente ao imóvel nº 12.408), substituindo a tubulação existente por uma de maior diâmetro (de 30 para 60 centímetros de diâmetro). _x000D_
 Justifica-se, tendo em vista que em períodos de chuva torrencial, ocorrem pontos de alagamento na via, dificultando o tráfego de veículos, trazendo transtornos aos moradores e demais pessoas que transitam na via em questão. Vale frisar que os tubos já estão no local, é preciso apenas realizar o serviço de instalação.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/ind_28-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/ind_28-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de redutor de velocidade (lombada física), na Rua Marechal Castelo Branco, próximo ao imóvel nº 2838 (Despachante Lessmann)._x000D_
 Justifica-se, por se tratar de uma via com expressiva movimentação de pedestres e veículos, bem como por se tratar de um local com concentração de estabelecimentos comerciais. Assim, o redutor trará maior segurança aos que transitam na via, visto que já ocorreram acidente no local.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/ind_29-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/ind_29-24.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de limpeza de imóvel pertencente ao Município, localizado na Rua Wendelin Reiner, próximo ao imóvel nº 201 (Delegacia da Polícia Militar)_x000D_
 Justifica-se, visto que o referido terreno necessita de manutenção, especialmente de roçada. A falta de limpeza pode trazer riscos à saúde dos moradores, haja vista a probabilidade de proliferação de animais sinantrópicos e peçonhentos.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/ind_30-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/ind_30-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Mário Bagatolli (trecho não pavimentado), com execução de ensaibramento e patrolamento da via. _x000D_
 Justifica-se, com o intuito de oferecer boas condições de trafegabilidade, e facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1325/ind_31-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1325/ind_31-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de realizar a poda ou corte de duas árvores localizadas na calçada da Rua Marechal Castelo Branco, próximo à esquina da Rua Wendelin Reiner. _x000D_
 Justifica-se, visto que as árvores estão muito baixas e seus galhos cobrindo toda a calçada, atrapalhando a circulação de pedestres e impedindo a visibilidade adequada dos motoristas que saem da Rua Wendelin Reiner.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1326/ind_32-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1326/ind_32-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da camada asfáltica das seguintes vias: Rua Rio de Janeiro, próximo ao imóvel nº 620; Rua Guaramirim imediações do imóvel nº 90; Rua Dom Pedro imediações do imóvel nº 464; Rua Alberto Zanellla, próximo ao imóvel nº 71; Rua Erich Froehner, imediações da esquina com a Rua Paulo Meier ); na Rua Tiradentes, próximo ao imóvel nº 128; Rua Guilherme Zastrow, próximo ao imóvel nº 514; Rua Jorge Lacerda, próximo da esquina com a Rua Guilherme Zastrow); Rua Candido Tomaselli, imediações da entrada do salão comunidade Santo Antônio, Rua Duque de Caxias, próximo ao imóvel nº 663 e na rotatória de entrada do Município._x000D_
 Justifica-se, com o objetivo de execução de cobertura de buracos na pista de rolamento das vias acima mencionadas, os quais foram abertos para realização de serviços do setor de águas. O Município executou reparos na tubulação de água potável, porém, não finalizou o serviço cobrindo o local com a camada asfáltica.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Dom Pedro (trecho final), com execução de ensaibramento e patrolamento da via. _x000D_
 Justifica-se, com o intuito de oferecer boas condições de trafegabilidade, e facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1329/ind_34-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1329/ind_34-24.docx</t>
   </si>
   <si>
     <t>Sugerir a análise de viabilidade para implantação de Bolsa Cultural no Município._x000D_
 Justifica-se, com o objetivo de ofertar um auxílio efetivo das atividades ligadas às diversas formas de manifestação artística e cultural desenvolvidas e organizadas pelo Município. Assim, incentivando e contribuindo financeiramente para o desenvolvimento e prática do ensino, colaborando com o aperfeiçoamento e despertar de novos talentos artísticos. A referida bolsa contribuirá por exemplo, como uma maneira de que todos os praticantes de atividades culturais disponibilizadas pelo Município, possam se deslocar para participação de apresentações fora do Município, visto que hoje muitos não possuem condições financeiras para isto.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1330/ind_35-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1330/ind_35-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de grupo gerador de energia elétrica no booster do reservatório de água potável, localizado na Rua Marechal Castelo Branco, defronte ao imóvel nº 738._x000D_
 Justifica-se, com o objetivo de garantir o fornecimento de água de maneira ininterrupta, mesmo em situações adversas, quando há falta de energia elétrica na rede da Celesc para alimentar o booster. O grupo gerador conectado ao sistema de bombeamento do reservatório, garantirá o fornecimento contínuo de água, mantendo a pressão necessária nas tubulações, evitando danos ao equipamento e principalmente garantindo o abastecimento de água para as residências, comércios e indústrias, contribuindo assim, para o bem-estar da população.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1331/ind_36-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1331/ind_36-24.docx</t>
   </si>
   <si>
     <t>Sugerir a realização da limpeza das lixeiras com maior periodicidade e instalação de maior número de lixeiras no cemitério Municipal da Paz._x000D_
 Justifica-se, pois há grande acúmulo de lixo no local, trazendo uma sensação de abandono. O objetivo é manter o cemitério limpo e organizado, a fim de que as pessoas que visitam o túmulo de seu ente querido, tenham um ambiente mais acolhedor.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1332/ind_37-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1332/ind_37-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de buscar melhorias na fiscalização e sinalização de trânsito da Rua Gottfried Maske, especialmente em relação ao tráfego de caminhões. Para que a via possua sinalização adequada indicando limites de peso, restrições de acesso, indicativo de rua sem saída e demais orientações pertinentes, a fim de que seja evitada a ocorrência de danos ao pavimento e calçadas, devido a frequente movimentação de veículos de grande porte._x000D_
 Justifica-se, haja vista que muitos veículos pesados adentram a rua para fazer o retorno e acabam danificando a pavimentação e a calçada, trazendo transtornos aos moradores e pessoas que se utilizam da via em quentão. Assim, torna-se imprescindível que medidas sejam tomadas, orientando e conscientizando os motoristas dos danos potenciais que podem ser causados à infraestrutura da via.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1333/ind_38-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1333/ind_38-24.docx</t>
   </si>
   <si>
     <t>Sugerir análise com o intuito de verificar a possibilidade de instalação de faixa elevada para travessia de pedestres na Rua Paulo Jahn, em frente ao imóvel nº 215 (Jardim de Infância Pingo de Gente)._x000D_
 Justifica-se, devido a expressiva movimentação de pedestres e veículos no local. As faixas elevadas, são uma excelente ferramenta para auxiliar o trânsito, oferecendo segurança e acessibilidade, facilitam a visibilidade dos condutores no momento da travessia, além de contribuírem para redução de velocidade dos veículos.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1358/ind_39-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1358/ind_39-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Helmuth Kanzler, com execução de ensaibramento e patrolamento. _x000D_
 Justifica-se, com o intuito de oferecer boas condições de trafegabilidade, além da manutenção facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1359/ind_40-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1359/ind_40-24.docx</t>
   </si>
   <si>
     <t>Sugerir a limpeza da calha de concreto localizada na Rua Rio de Janeiro, nas proximidades da chácara da Mercúrio._x000D_
 Justifica-se, visto que a referida calha está obstruída por detritos provenientes de queda de barreira, fazendo com que a água pluvial invada a pista.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1361/ind_41-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1361/ind_41-24.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de pavimentação da Rua Timbó. _x000D_
 Justifica-se, com o objetivo de contribuir para melhor trafegabilidade, promovendo mobilidade e desenvolvimento urbano. A pavimentação, trará ainda facilidade de deslocamentos de mercadorias, visto que na referida via há empresas instaladas, além de contribuir para melhor qualidade de vida da população, pois haverá redução da exposição a poeira, lama, buracos, e demais problemas provenientes de rua sem pavimentação</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/ind_42-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/ind_42-24.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade a fim de disponibilizar dois ônibus para circularem nos bairros do Municípios uma vez ao mês, com destino ao centro, nos sábados em que houver programação do Sábado Feliz._x000D_
 Justifica-se com o objetivo de fomentar o comércio e a economia do Município. O fácil acesso ao transporte público, facilitará o acesso dos clientes aos estabelecimentos comerciais, incentivará a população a realizar compras priorizando o comércio local, ajudará a fortalecer e manter a diversidade de lojas e serviços no Município.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/ind_43-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/ind_43-24.docx</t>
   </si>
   <si>
     <t>Sugerir a disponibilização de espaço com identificação de trânsito adequada, destinado à parada de veículos de transporte coletivo, na Rua Paulo Jahn, nas imediações do portão do Jardim de Infância Pingo de Gente, para embarque e desembarque de alunos. _x000D_
 Justifica-se, com o intuito de garantir a segurança, acessibilidade e eficiência no transporte dos alunos e no fluxo de trânsito, visto que atualmente, a unidade escolar não disponibiliza um local adequado para os veículos coletivos estacionarem.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_44-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_44-24.docx</t>
   </si>
   <si>
     <t>Sugerir a construção de uma cancha de bocha junto ao Ginásio de Esportes Dos Imigrantes, no bairro Schroeder 1._x000D_
 Justifica-se, com o objetivo de disponibilizar um espaço adequado e específico para a prática do esporte e para sediar rodadas dos campeonatos municipais de bocha no Bairro. Bem como, promover práticas saudáveis e a preservação das tradições culturais.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/ind_45-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/ind_45-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do Ginásio de Esportes Alfredo Pasold e do Estádio Claudio Tomaselli, englobando reparos e limpeza do pátio, do espaço destinado aos espectadores (assentos), das estruturas essenciais para a realização de uma partida, como alambrado, traves, banco de reservas e vestiários, além de realização de pintura e consertos da cobertura do ginásio._x000D_
 Justifica-se, com o intuito de ofertar segurança e conforto aos usuários e espectadores, sendo essencial manter o espaço preservado, conservado e organizado, a fim de transmitir uma imagem positiva do Município.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1374/ind_46-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1374/ind_46-24.docx</t>
   </si>
   <si>
     <t>Sugerir a remoção de boca de lobo existente na esquina das ruas Guilherme Bauer e Afonso Zils, a fim de que seja instalada outra em frente ao imóvel nº 156. _x000D_
 Justifica-se, pois, no local em que está localizada atualmente, a boca de lobo é inútil, visto que a água pluvial escorre em outro sentido e acaba adentrando imóveis que estão em locais mais baixos. Se for instalada uma boca de lobo no local supra mencionado, resolverá o problema dos frequentes alagamentos.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/ind_47-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/ind_47-24.docx</t>
   </si>
   <si>
     <t>Sugerir a limpeza de vala localizada na esquina das ruas Guilherme Bauer e Afonso Zils._x000D_
 Justifica-se, visto que a água pluvial represa e acaba retornando pela tubulação, causando transtornos aos moradores, sendo necessária a manutenção da mesma.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/ind_48-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/ind_48-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do meio-fio da Rua Erich Froehner, em frente ao imóvel nº 3627._x000D_
 Justifica-se, visto que o meio-fio foi destruído para realização de obras e serviços do setor de águas há cerca de um ano, porém até o momento não foi consertado.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/ind_49-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/ind_49-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo a tomada de medidas cabíveis, a fim de instalar boca de lobo na Rua Rio Grande do Sul, entre os imóveis nº 80 e 86._x000D_
 Justifica-se, visto que havia no projeto da pavimentação da Rua, instalação de boca de lobo no local, porém não foi executado, o que atualmente ocasiona alagamentos frequentes. Assim, torna-se importante verificar com a empresa que executou a obra, as medidas que serão tomadas para solucionar a questão, visto que a obra ainda está na garantia e a boca de lobo é necessária.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/ind_50-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/ind_50-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo que identifique através da instalação de placas, todos os terrenos pertencentes ao Município, incluindo a informação da metragem dos mesmos. _x000D_
 Justifica-se, com o objetivo de proporcionar maior transparência, facilitar a fiscalização em relação a limpeza e manutenção do local e também como uma medida de informação, para que o munícipe tenha a ciência de quais terrenos são de propriedade do Município.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/ind_51-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/ind_51-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de faixa de pedestres na Rua Marechal Castelo Branco, em frente ao imóvel n° 3358 (Supermercado Pimentel)._x000D_
 Justifica-se, visto a grande movimentação de pedestres devido ao comércio nas imediações, bem como, há ponto de ônibus no local e as pessoas que desembarcam necessitam de maior segurança no momento da travessia.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/ind_52-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/ind_52-24.docx</t>
   </si>
   <si>
     <t>Sugerir a disponibilização de capacitação para os profissionais da área de educação (professores, auxiliares de sala e profissional de apoio escolar), no que diz respeito aos aspectos do processo de ensino-aprendizagem de alunos com transtorno do espectro autista (TEA), com Transtorno do Déficit de Atenção com Hiperatividade (TDAH), entre outros._x000D_
 Justifica-se, visto o papel fundamental que esses profissionais possuem frente às investigações diagnósticas iniciais e à inclusão na rede regular de ensino. A formação especializada, fornece subsídios para lidar com os desafios e dificuldades enfrentadas, capacitando para as mais distintas situações, suprindo necessidades educacionais especiais, desenvolvendo metodologia eficaz para comunicação e aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/ind_53-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/ind_53-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo a construção de garagem no pátio da prefeitura, para abrigar toda a frota de veículos de propriedade do Município._x000D_
 Justifica-se, visto que existem veículos pertencentes ao Município que não possuem abrigo no pátio e acabam enfrentando a ação do tempo, o que ocasiona deterioração dos mesmos, sendo que muitos deles são novos, foram destinados ou adquiridos recentemente.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/ind_54-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/ind_54-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo a implantação do Projeto “Bota Fora” no Município. _x000D_
 Justifica-se, com o intuito de conscientizar e orientar a população sobre o descarte correto de materiais inservíveis volumosos, como sofás, móveis, entre outros objetos que não possuem mais serventia, e que são de difícil transporte e descarte. A execução do projeto, evitará que entulhos fiquem abandonados pelas ruas do Município, o que consequentemente, eliminará possíveis criadouros do mosquito Aedes aegypti.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1388/ind_55-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1388/ind_55-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de portão no acesso aos fundos do Cemitério Municipal da Paz (acesso pela Rua Bela Vista), a fim de restringir e controlar a passagem de veículos durante a noite._x000D_
 Justifica-se, visto que no período noturno, há grande movimentação de veículos, que permanecem estacionados, sendo que o local, é de uso exclusivo de pessoas que visitam o cemitério, assim, não há motivos para o livre acesso de veículos a noite, uma vez que traz insegurança às pessoas que residem nas imediações do cemitério.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1389/ind_56-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1389/ind_56-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Olívio Schiochet, com execução de ensaibramento e patrolamento. _x000D_
 Justifica-se, com o intuito de oferecer boas condições de trafegabilidade, além da manutenção facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1390/ind_57-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1390/ind_57-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção com maior periodicidade dos equipamentos de ginástica existentes nas academias ao ar livre. _x000D_
 Justifica-se tendo em vista que diversos equipamentos estão deteriorados. A manutenção regular garante que permaneçam em boas condições de uso, prolongam a vida útil e mantém os equipamentos com o uso mais eficiente, reduzindo o risco de acidentes e lesões para os usuários.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sugerir a instalação de faixa de pedestre na Rua Marechal Castelo Branco, em frente ao imóvel nº 4332 (rádio Schroeder 87,5)._x000D_
 Justifica-se, em decorrência de grande movimentação de pedestres devido ao comércio existente nas imediações, especialmente devido a circulação de ouvintes da Rádio Schroeder, que se deslocam até a sede para participarem das programações. Oferecendo assim, maior segurança e acessibilidade no momento da travessia.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1396/ind_59-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1396/ind_59-24.docx</t>
   </si>
   <si>
     <t>Sugerir a limpeza das bocas de lobo, bem como da tubulação de água pluvial da Rua Ernesto Krogel._x000D_
 Justifica-se, visto que a limpeza é fundamental para evitar obstruções, que comprometem o fluxo adequado de água pluvial. Essas obstruções, causadas pelo acúmulo de detritos, representam um risco significativo para a ocorrência de alagamentos. Além disso, com a limpeza frequente, evitará a necessidade de manutenções emergências no sistema de drenagem pluvial da via.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1397/ind_60-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1397/ind_60-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção de tubulação de água potável na Rua Emílio Mundt, nas imediações do imóvel nº 294._x000D_
 Justifica-se, visto se tratar de uma manutenção essencial e urgente, pois no local há vazamento de água em grande volume, resultando no desperdício de água, além de prejudicar a distribuição de água aos moradores.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1398/ind_61-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1398/ind_61-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Marcelino Zanella e da Tifa Leopoldo kreutzfeldt, com execução de ensaibramento e patrolamento._x000D_
 Justifica-se, com o intuito de garantir boas condições de tráfego e, consequentemente, promover segurança viária e bem-estar para aos moradores.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1399/ind_62-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1399/ind_62-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção das ruas 31 de Março e 25 Julho, com execução de patrolamento._x000D_
 Justifica-se, pela necessidade de preservar as vias em boas condições, facilitando o fluxo de trânsito, prevenindo acidentes e promovendo o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1401/ind_63-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1401/ind_63-24.docx</t>
   </si>
   <si>
     <t>Sugerir a reforma de ponto de ônibus localizado na Rua Santa Catarina, no início da via. _x000D_
 Justifica-se, visto que o abrigo em questão, está significativamente deteriorado, o que traz riscos à segurança dos usuários do transporte público. A realização de manutenção é necessária, não apenas para garantir acessibilidade e segurança, mas também para oferecer conforto e promover a eficiência do transporte público. Tal melhoria não atende apenas às necessidades dos cidadãos, mas também eleva a qualidade do serviço prestado.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_64-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_64-24.docx</t>
   </si>
   <si>
     <t>Sugerir a implantação de ciclofaixas nas ruas Barão do Rio Branco, Joinville e Estrada Duas Mamas. Caso as vias já possuam o espaço para este fim, que sejam claramente demarcadas e sinalizadas, visto que atualmente não apresentam indicação adequada, destinada aos ciclistas._x000D_
 Justifica-se, considerando se tratar de vias com intenso fluxo de veículos e acostamento notavelmente estreito, incapaz de sustentar o trânsito de ciclistas e disponibilizar estacionamento em ambos os lados da via. Portanto, torna-se imprescindível implementar uma infraestrutura adequada para assegurar acessibilidade, segurança e mobilidade dos usuários, ao mesmo tempo em que promove o desenvolvimento urbano sustentável.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_65-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_65-24.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas cabíveis, com o objetivo de otimizar o fluxo de trânsito no cruzamento das Rua Paulo Jahn e Marechal Castelo Branco, especialmente em horários de pico, quando há considerável movimentação de veículos devido às entradas e saídas dos alunos das escolas Prof. Emílio da Silva e Jardim de Infância Pingo de Gente._x000D_
 Justifica-se, com o intuito de promover maior segurança no trânsito em horários de maior movimento, implantando medidas que facilitem a fluidez e organização do trânsito. A implantação de equipamentos para melhoria do tráfego é essencial devido à alta demanda de pedestres, ciclistas e veículos que circulam pela Rua Paulo Jahn e enfrentam dificuldades de acesso à via principal.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_66-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_66-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de espelho convexo no cruzamento das ruas 03 de Outubro e Guilherme Zastrow._x000D_
 Justifica-se, visto que os motoristas que saem da Rua Guilherme Zastrow, não possuem visibilidade adequada do trânsito da Rua 03 de Outubro, gerando insegurança aos motoristas e a probabilidade de ocorrência de acidentes, especialmente em horários de maior movimento devido às entradas e saídas dos alunos das escolas existentes nas imediações.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_67-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_67-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção e conservação da Praça Helmuth Germano Hertel, bem como reparos em boca de lobo instalada no local._x000D_
 Justifica-se, com o intuito de ofertar um ambiente agradável e aconchegante para as pessoas se reunirem, desfrutarem de práticas esportivas, momentos de lazer e interação social. Além de preservar a beleza do local, manutenções regulares, garantem maior segurança aos frequentadores.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_68-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_68-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da via de acesso à Ponte Trindade._x000D_
 Justifica-se, com o intuito de melhorar o acesso à Ponte, garantir a segurança viária e facilitar o fluxo de trânsito.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1411/ind_69-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1411/ind_69-24.docx</t>
   </si>
   <si>
     <t>Sugerir a extensão de rede de distribuição de energia elétrica para os moradores da Rua 25 de Julho._x000D_
 Justifica-se, visto que a distribuição adequada de energia se torna imprescindível, uma vez que o acesso a esse serviço essencial é fundamental para garantir uma vida digna e confortável. A disponibilidade eficiente de eletricidade atende as necessidades básicas, trazendo melhoria na qualidade de vida.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1412/ind_70-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1412/ind_70-24.docx</t>
   </si>
   <si>
     <t>Sugerir a retirada de placas identificativas de vagas exclusivas para estacionamento de veículos de transporte escolar, no início do acostamento da Rua 7 de setembro._x000D_
 Justifica-se, devido à ausência de unidade escolar instalada na referida via, tornando desnecessária a indicação de estacionamento de área escolar.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1422/ind_71-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1422/ind_71-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo, por intermédio da Secretaria de Saúde, a implementação de serviço de transporte prioritário e exclusivo destinado a pacientes diagnosticados com Transtorno de Espectro Autista (TEA), de nível 3, para deslocamento em consultas, terapias, exames, diagnósticos e outros atendimento de saúde fora do Município._x000D_
 Justifica-se, pela necessidade de prestar um transporte individualizado ao paciente com TEA e seu acompanhante, visando oferecer maior conforto, privacidade e assistência. Considerando a delicadeza dessas situações, muitas vezes caracterizadas por episódios de irritabilidade, agitação ou até mesmo agressividade por parte do paciente, torna-se essencial dispor de um ambiente que minimize o estresse e proporcione o suporte necessário durante o deslocamento.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1430/ind_72-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1430/ind_72-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de faixa para travessia de pedestres na Rua Cândido Tomaselli, nas proximidades do imóvel nº 884 (E. M. Prof. Santos Tomaselli). _x000D_
 Justifica-se, visto que o asfalto foi refeito e até o momento, a faixa de pedestres não foi pintada. Esta medida trará melhores condições de acessibilidade e segurança aos pedestres, principalmente aos alunos que se deslocam até a unidade de ensino próxima.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1431/ind_73-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1431/ind_73-24.docx</t>
   </si>
   <si>
     <t>Sugerir melhorias na sinalização indicativa da capela mortuária, com a instalação de mais placas indicando a distância e o acesso ao local. O intuito é que seja instalada placa na Rua Marechal Castelo Branco, cerca de um quilômetro de distância do acesso à capela, também instalada uma placa maior nas imediações da esquina das ruas Marechal Castelo Branco e Willy Wulf e ainda, a instalação de outra placa na esquina das ruas Willy Wulf e Bela Vista._x000D_
 Justifica-se, visto que a sinalização existente não é eficaz para identificar a localização da capela. Diversas pessoas que procuram pelo local, possuem dificuldades de orientação devido à falta de sinalização adequada.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Tifa Gustavo kreutzfeldt, com execução de ensaibramento e patrolamento._x000D_
 Justifica-se, com o intuito de garantir boas condições de tráfego e, consequentemente, promover segurança viária e bem-estar para aos moradores.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1438/ind_75-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1438/ind_75-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da pista de atletismo localizada no Estádio Municipal Cláudio Tomaselli, incluindo a instalação de meio-fio no entorno da pista e melhoria na iluminação._x000D_
 Justifica-se, visto que a execução de reparos no local, contribuirá para melhor desempenho dos atletas e redução de riscos de lesões. Uma superfície irregular e infraestrutura inadequada, não só prejudicam a realização segura e eficiente de treinos e competições, como também dificultam que os atletas alcancem todo o seu potencial.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/ind_76-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/ind_76-24.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo estudo de viabilidade para aquisição de drone, para ser utilizado nas ações de combate ao maruim._x000D_
 Justifica-se, com o objetivo de utilizar o equipamento no momento da aplicação do controlador biológico contra o inseto, facilitando a pulverização do produto. É relevante destacar que inúmeros municípios têm adotado essa prática como medida para controlar a proliferação desse inseto, que causa considerável incomodo à população. Sendo que também poderá ser usado para beneficiar agricultores em outros tipos de pulverização.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1464/ind_77-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1464/ind_77-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de reduzir a inclinação das extremidades (rampas de acesso) da calçada localizada na Ponte Paulo Roberto Gneipel, nos dois lados da ponte._x000D_
 Justifica-se, visto que a calçada também é utilizada por ciclistas e apresenta rampas de acesso com uma inclinação elevada, o que torna difícil para os ciclistas acessá-la, aumentando significativamente o risco de acidentes.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Sugerir a manutenção do final da Rua Ricardo Gorl, com execução de ensaibramento, patrolamento e reparos das bocas de lobo._x000D_
 Justifica-se, com o intuito de garantir boas condições de tráfego e, consequentemente, promover segurança viária e bem-estar para aos moradores.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1466/ind_79-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1466/ind_79-24.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade, com o intuito de reavaliar a demarcação da vaga de estacionamento destinada a pessoas portadoras de deficiência ou com mobilidade reduzida na Rua Cândido Tomaselli, em frente ao imóvel nº 884 (E. M. Prof. Santos Tomaselli). A sugestão é que a vaga seja realocada na via e ainda disponibilizada outra vaga no estacionamento das dependências da escola. Bem como, que seja avaliada alteração da ciclofaixa, para que a mesma seja demarcada no outro lado da via.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1473/ind_80-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1473/ind_80-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de redutor de velocidade na Rua Hilda Brach Bauer, no loteamento Alfablu._x000D_
 Justifica-se, haja vista a necessidade de maior controle da velocidade de veículos no local, em decorrência de grande movimentação de crianças e jovens que praticam atividades de lazer ao ar livre, inclusive, há previsão para instalação de quadra poliesportiva em imóvel pertencente ao Município na referida via. Vale frisar que o pedido já possui protocolo de nº 3.917/2024, junto ao Executivo.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1474/ind_81-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1474/ind_81-24.docx</t>
   </si>
   <si>
     <t>Sugerir a restauração da mureta de proteção lateral (guarda-corpo) da ponte localizada na Estrada Duas Mamas, nas proximidades do imóvel nº 4850 (imediações da residência da família Paoletto). _x000D_
 Justifica-se, devido ao risco iminente de acidentes por não haver a proteção adequada, especialmente considerando se tratar de um local frequentemente utilizado por alunos que se deslocam para a escola.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1475/ind_82-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1475/ind_82-24.docx</t>
   </si>
   <si>
     <t>Sugerir a inclusão da Rua Jerônimo Tomaselli (trecho não pavimentado), no roteiro do caminhão pipa. _x000D_
 Justifica-se, pois proporcionará melhor qualidade de vida aos moradores que sofrem com o excesso de poeira, ocasionado pela movimentação intensa de veículos.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1476/ind_83-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1476/ind_83-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Ernesto Krogel, com a execução da cobertura de buracos com o revestimento asfáltico em dois pontos, um nas imediações do imóvel nº 177 e outro do imóvel nº 264._x000D_
 Justifica-se, visto que o Setor de Águas realizou reparos na tubulação nos locais mencionados, porém até o momento não finalizou o serviço com a cobertura asfáltica.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1478/ind_84-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1478/ind_84-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do piso do ponto de ônibus localizado na Estrada Duas Mamas, próximo ao imóvel nº 5374, com instalação de piso em concreto, nivelamento do solo em relação à via e realização de limpeza._x000D_
 Justifica-se, a fim de ofertar para as pessoas que utilizam o transporte público, um espaço adequado, com maior conforto e em boas condições de uso.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1479/ind_85-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1479/ind_85-24.docx</t>
   </si>
   <si>
     <t>Sugerir reparos da manta asfáltica na Rua Palmeiras, próximo ao imóvel nº 149._x000D_
 Justifica-se, visto que o Setor de Águas realizou manutenções na tubulação da referida via, porém até o momento não finalizou o serviço com a cobertura asfáltica.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1480/ind_86-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1480/ind_86-24.docx</t>
   </si>
   <si>
     <t>Sugerir análise com o intuito de verificar a possibilidade de instalação de tachões nas saídas das ruas, próximo aos cruzamentos. _x000D_
 Justifica-se, com o intuito de alertar os motoristas da necessidade de redução de velocidade, e na identificação da preferência dos veículos que trafegam na via principal, visto as frequentes ocorrências de acidentes nesses pontos. O intuito é que os tachões sejam instalados cerca de 20 metros antes dos cruzamentos.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1481/ind_87-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1481/ind_87-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de limitador de altura de veículos na via de acesso à Ponte Trindade, enquanto a ponte provisória estiver sendo usada._x000D_
 Justifica-se devido ao uso inadequado da ponte por veículos de grande porte, ocasionando danos à sua estrutura.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1484/ind_88-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1484/ind_88-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de criar e denominar a via identificada atualmente como Servidão R1, lateral da Rua Olívio Schiochet, no Bairro Itoupava-Açu. _x000D_
 Justifica-se para que os moradores possam atualizar seus registros residenciais perante os mais diversificados órgãos, facilitando a entrega de correspondências, documentos e outros objetos. Vale ressaltar que os imóveis existentes na via, foram regularizados pelo Programa de Regularização Fundiária Lar Legal.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1485/ind_89-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1485/ind_89-24.docx</t>
   </si>
   <si>
     <t>Sugerir reparos da manta asfáltica na Rua 14 de Abril, próximo ao imóvel nº 54. _x000D_
 Justifica-se, visto que o Setor de Águas realizou manutenções na tubulação da referida via, porém até o momento não finalizou o serviço com a cobertura asfáltica.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1486/ind_90-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1486/ind_90-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da calçada localizada na esquina das ruas 15 de Novembro e Alphons Maria Schmalz._x000D_
 Justifica-se, visto que a calçada apresenta afundamento do piso de concreto intertravado (paver), o que pode ocasionar acidentes com pedestres e ciclistas.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1487/ind_91-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1487/ind_91-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de finalizar o desassoreamento do Rio Velho, localizado no Bairro Braço do Sul. _x000D_
 Justifica-se, visto que a remoção de saibro não foi concluída, ainda há acúmulo do material no fundo do rio, o que pode ocasionar alterações em seu leito, além de inundações decorrentes de seu transbordamento em períodos de enxurradas.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>José Adair Brizola Antunes</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1488/ind_92-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1488/ind_92-24.docx</t>
   </si>
   <si>
     <t>Sugerir a denominação da Rua 588, pertencente ao loteamento Alfredo Hackbarth, no bairro Schroeder I, com o nome de Rua Alfredo Hackbarth._x000D_
 Justifica-se, visto que a denominação se faz necessária para que os moradores possam atualizar seus registros residenciais perante os mais diversificados órgãos, facilitando a entrega de correspondências, documentos e outros objetos. Vale frisar que os imóveis existentes na via, foram regularizados pelo Programa de Regularização Fundiária Lar Legal.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1493/ind_93-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1493/ind_93-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de faixa de pedestres na Rua Marchal Castelo Branco, nas imediações do imóvel nº 1.803 (Caiman Têxtil), bem como, a alteração da linha divisória de fluxo da via, entre os imóveis nº 1.803 e nº 1.515, para que seja modificada de seccionada para linha contínua, o que impedirá ultrapassagens de veículos nesse trecho._x000D_
 Justifica-se, visto que há grande movimentação de pedestres devido a empresas e comércios próximos, assim as sinalizações horizontais de trânsito mencionadas proporcionarão maior segurança, reduzindo o risco de acidentes.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1500/ind_94-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1500/ind_94-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Estrada Rio Hern, com execução de ensaibramento. _x000D_
 Justifica-se, com o intuito de oferecer boas condições de trafegabilidade, além da manutenção facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1510/ind_95-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1510/ind_95-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de academia ao ar livre em imóvel pertencente ao Município, no Bairro Bracinho._x000D_
 Justifica-se, com o intuito de ofertar aos moradores da localidade, um espaço gratuito para prática de exercícios físicos, promovendo o bem-estar. A prática de atividade física é sinônimo de saúde e qualidade de vida, manter o corpo em movimento é essencial para fortalecer o sistema imunológico, prevenir doenças, além de manter a mente saudável.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1515/ind_96-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1515/ind_96-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de realizar a cobertura dos buracos existentes na calçada da Rua Marechal Castelo Branco, entre os imóveis nº 3905 (Secretaria Municipal de Educação) e nº 4335 (Fort Projetos)._x000D_
 Justifica-se, visto que no local mencionado há buracos profundos e perigosos, que anteriormente eram ocupados por árvores que embelezavam o ambiente e ofereciam sombra. No entanto, com o passar do tempo as árvores foram removidas ou morreram, ficando apenas os buracos que além de não serem funcionais, representam um risco significativo à segurança de pedestres e ciclistas.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1516/ind_97-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1516/ind_97-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de espelho convexo no cruzamento das ruas Osmar Konell e Alberto Zanella. _x000D_
 Justifica-se, uma vez que falta de visibilidade adequada para os motoristas que saem da Rua Osmar Konell em direção à Rua Alberto Zanella tem gerado situações de insegurança e elevado o risco de acidentes no local.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1517/ind_98-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1517/ind_98-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de realizar a limpeza da calçada na Rua Santa Catarina, em frente ao imóvel nº 586._x000D_
 Justifica-se, por se tratar de calçada em um terreno baldio, está coberta por mato e vegetação ao redor do pavimento. A situação dificulta a circulação dos pedestres e compromete a segurança e a acessibilidade. Assim, toma-se importante que sejam tomadas providências para a manutenção e limpeza do local.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1518/ind_99-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1518/ind_99-24.docx</t>
   </si>
   <si>
     <t>Sugerir reparos da calçada da Rua 14 de Abril, em frente ao imóvel nº 103._x000D_
 Justifica-se, pois a referida calçada encontra-se danificada devido a intervenções realizadas pelo setor de águas no mês de maio deste ano e até o momento sem a devida reparação, o que tem causado transtornos aos pedestres e comprometido a segurança e acessibilidade.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1519/ind_100-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1519/ind_100-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do ponto de ônibus situado na Rua Duque de Caxias, próximo ao imóvel n º 576, com realização de reparos do telhado._x000D_
 Justifica-se, visto que a estrutura do telhado do ponto de ônibus apresenta infiltrações significativas, tornando sua utilização inviável durante períodos chuvosos. A situação gera grande desconforto e dificuldade para os usuários do transporte público, que ficam expostos às intempéries enquanto aguardam a chegada do ônibus.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1525/ind_101-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1525/ind_101-24.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de manutenção da Rua Emílio Reck, em frente ao imóvel nº 303. _x000D_
 Justifica-se, visto que no local mencionado, onde há a junção do calçamento de lajotas com o pavimento asfáltico, observou-se um afundamento significativo do calçamento, resultando em uma acentuada elevação da pista. Devido à essa condição irregular da via, os motoristas são obrigados a desviar pela contramão para evitar a elevação, o que compromete a segurança e o fluxo normal do trânsito. Vale frisar que o pedido já possui protocolo de nº 5202/2024, junto ao Executivo.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1526/ind_102-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1526/ind_102-24.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de reparos na camada asfáltica da Rua Marechal Castelo Branco, nas proximidades do imóvel nº 6256 (Mercado Agostinho), esquina com a Rua Guilherme Bauer._x000D_
 Justifica-se, por trata-se de uma via de grande fluxo de veículos e pedestres e os danos na pista, proporcionarem um risco iminente para ocorrência de acidentes._x000D_
 _x000D_
 Obs.: Cancelada.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1527/ind_103-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1527/ind_103-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de passarela de estrutura metálica em balanço na Ponte Paulo Roberto Gneipel._x000D_
 Justifica-se visto que a referida ponte apresenta um fluxo significativo de pedestres e ciclistas. A instalação de uma passarela é essencial para garantir a segurança dos usuários, prevenindo a ocorrência de acidentes e oferecendo um local seguro e exclusivo, haja vista que a calçada existente não oferece a segurança adequada.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1528/ind_104-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1528/ind_104-24.docx</t>
   </si>
   <si>
     <t>Sugerir a implantação de ciclofaixa nas ruas Dom Pedro e Presidente Costa e Silva._x000D_
 Justifica-se, com o intuito de implementar a infraestrutura adequada a fim de assegurar acessibilidade, segurança e mobilidade aos usuários, ao mesmo tempo, promover o desenvolvimento urbano sustentável.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1533/ind_105-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1533/ind_105-24.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de serviços de limpeza de tubulação de água pluvial com hidrojato, na Rua Dom Pedro, nas proximidades do imóvel nº 214._x000D_
 Justifica-se, visto que no local, há problemas de obstrução da tubulação, resultando em alagamentos, o que compromete a qualidade de vida dos moradores. A utilização do hidrojato, uma técnica eficaz e moderna de limpeza, poderá resolver esse problema de forma eficiente e prevenir futuros transtornos.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1534/ind_106-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1534/ind_106-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do parque infantil localizado na Rua Paulo Jahn, com realização de reparos dos brinquedos._x000D_
 Justifica-se, considerando a necessidade de garantir a segurança e o bem-estar das crianças que utilizam o parque, pois diversos brinquedos estão danificados e com a presença de pregos expostos, o que representa sério risco de acidentes. Assim, é fundamental a realização de uma inspeção, para que seja efetuado os reparos necessários._x000D_
 A pedido da vereadora e munícipes.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1535/ind_107-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1535/ind_107-24.docx</t>
   </si>
   <si>
     <t>Sugerir a denominação da nova quadra poliesportiva a ser instalada no loteamento Alfablu, com o nome de Bianca Gervin Jacob._x000D_
 Justifica-se, tendo em vista que Bianca foi uma pessoa admirável, cuja vida e trajetória merecem ser celebradas. Moradora de Schroeder, sempre foi uma entusiasta do esporte, praticante dedicada do voleibol, o que refletia no seu espírito de superação e resiliência. Sua paixão pelo esporte, sempre foi uma inspiração para muitos, especialmente para seus filhos. Bianca enfrentou uma dura batalha contra o câncer com coragem e perseverança, servindo de exemplo de força e determinação para todos ao seu redor. _x000D_
 Vale frisar que a referida quadra está em processo licitatório.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1554/ind_108-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1554/ind_108-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Tifa Silvado, com execução de patrolamento. _x000D_
 Justifica-se, com o intuito de garantir boas condições de tráfego e, consequentemente, promover segurança viária e bem-estar aos moradores.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1555/ind_109-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1555/ind_109-24.docx</t>
   </si>
   <si>
     <t>Sugerir reparos da calçada da Rua Joinville, em frente ao imóvel nº 152, casa 2. _x000D_
 Justifica-se, pois a referida calçada encontra-se danificada devido a intervenções realizadas pelo setor de águas, o que tem causado transtornos aos pedestres e comprometido a segurança e acessibilidade.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1559/ind_110-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1559/ind_110-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placa de “Pare” na esquina da Rua Marechal Hermes com a Avenida dos Imigrantes._x000D_
 Justifica-se, uma vez que os veículos que trafegam pela Rua Marechal Hermes necessitam de orientação com a sinalização de parada, visto que a preferência é do tráfego da via principal (Avenida dos Imigrantes).  Sem a sinalização adequada, podem ocorrer acidentes, especialmente em horários de maior movimento.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1560/ind_111-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1560/ind_111-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de espelho convexo na esquina das ruas Antônio Zoz e Marechal Castelo Branco._x000D_
 Justifica-se, pois os motoristas que saem da Rua Antônio Zoz enfrentam dificuldades de visibilidade devido à uma curva acentuada. Isso aumenta o risco de acidentes, uma vez que dificulta a visualização de veículos que se aproximam pela Rua Marechal Castelo Branco. A instalação do espelho convexo permitirá que os motoristas tenham uma visão mais ampla da via, proporcionando uma condição mais segura para a manobra de saída.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1561/ind_112-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1561/ind_112-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Guilherme Bauer, em frente ao imóvel nº 156, no espaço da via destinado à calçada._x000D_
 Justifica-se, visto que no local a terra cedeu formando uma cratera e há indícios de que a tubulação esteja quebrada. Assim, a situação representa um perigo iminente para a ocorrência de acidentes.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1563/ind_113-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1563/ind_113-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de rotatória e sinalização de trânsito na Rua Marechal Castelo Branco, no acesso à Ponte Trindade._x000D_
 Justifica-se, visto que os motoristas que se dirigem da Ponte Trindade em direção à Rua Marechal Castelo Branco, frequentemente não realizam a parada obrigatória na interseção, o que tem gerado potencial risco de acidentes. A implementação da rotatória contribuirá para melhor fluxo do trânsito e a instalação da sinalização, contribuirá para a orientação dos condutores sobre a necessidade de atenção redobrada no local.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1571/ind_114-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1571/ind_114-24.docx</t>
   </si>
   <si>
     <t>Sugerir a pintura de uma faixa de pedestres na Rua Hilda Brach Bauer, localizada no Loteamento Alfablu. _x000D_
 Justifica-se, visto que essa medida é essencial para garantir a segurança dos pedestres, especialmente considerando o aumento do fluxo de pessoas na área.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1572/ind_115-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1572/ind_115-24.docx</t>
   </si>
   <si>
     <t>Sugerir a análise de viabilidade para a instalação de um redutor de velocidade na entrada do Loteamento Alfablu, especificamente na bifurcação da Rua Júlio Bauer. _x000D_
 Justifica-se, com o objetivo de aumentar a segurança dos moradores e usuários da via, pois a referida bifurcação pode gerar confusões no trânsito, especialmente para motoristas que não conhecem a área, além de ser imprescindível a tomada de medidas para evitar o excesso de velocidade.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1573/ind_116-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1573/ind_116-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Cristina Bauer, trecho não pavimentado. _x000D_
 Justifica-se, com o intuito de garantir boas condições de tráfego e, consequentemente, promover segurança viária e bem-estar aos moradores.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1574/ind_117-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1574/ind_117-24.docx</t>
   </si>
   <si>
     <t>Sugerir a pintura de uma faixa de pedestres na Rua Marechal Castelo Branco, nas imediações do imóvel nº 5685 (Papelaria Miglas)._x000D_
 Justifica-se, com o intuito de garantir a segurança dos alunos que transitam entre as escolas próximas e suas residências, facilitando a passagem de um lado para o outro da via. A falta da faixa de pedestres aumenta o risco de acidentes, principalmente em horários de maior movimento.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1579/ind_118-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1579/ind_118-24.docx</t>
   </si>
   <si>
     <t>Sugerir a análise de viabilidade para a implementação de alterações no tráfego da Rua Ponte Pênsil, com o objetivo é melhorar o acesso dos veículos que saem da referida via em direção à Rua Marechal Castelo Branco._x000D_
 Justifica-se, visto a importância de fluidez no trânsito e a necessidade de proporcionar melhores condições de acesso aos motoristas, especialmente por se tratar de um local com visibilidade limitada do trânsito, devido à proximidade de um abrigo de passageiros na esquina.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1580/ind_119-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1580/ind_119-24.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas cabíveis para realizar a limpeza do acostamento da Rua Barão do Rio Branco, em frente ao terreno baldio, localizado ao lado do imóvel nº 255. Bem como, seja estabelecido contato com o proprietário do terreno para realização manutenções regulares no imóvel, evitando assim que lama e detritos se acumulem no acostamento durante períodos de chuva._x000D_
 Justifica-se, com o objetivo de garantir a segurança e o bem-estar da comunidade. A acumulação de lama e detritos durante períodos de chuva pode resultar em riscos de acidentes, além de prejudicar a circulação de pedestres e veículos. Além disso, essa ação contribui para a prevenção de problemas de saúde pública, como a proliferação de mosquitos.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1590/ind_120-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1590/ind_120-24.docx</t>
   </si>
   <si>
     <t>Sugerir a tomada de medidas cabíveis a fim de resolver o acúmulo de água pluvial na parada de ônibus localizada na Rua Marechal Castelo Branco, nas imediações do acesso à Rua Duque de Caxias, em frente ao imóvel nº 4937 (comércio Gás Centro Norte)._x000D_
 Justifica-se, visto que a situação tem causado transtornos aos usuários do transporte público e, consequentemente, comprometido a acessibilidade e segurança de pedestres e passageiros. Assim, é necessário melhorias na drenagem, com a desobstrução de bueiros existente, e caso necessário, a instalação de uma nova boca de lobo nas imediações.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1596/ind_121-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1596/ind_121-24.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de um espelho convexo no entroncamento das ruas Theodoro Weiss e Marechal Castelo Branco. _x000D_
 Justifica-se, visto falta de visibilidade adequada para os motoristas que saem da Rua Theodoro Weiss, os quais não conseguem visualizar corretamente o tráfego na Rua Marechal Castelo Branco. Tal situação gera insegurança e aumenta a probabilidade de acidentes.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1625/ind_122-24.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1625/ind_122-24.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção da Rua Hilário Guckert, com a execução de ensaibramento e patrolamento da via. _x000D_
 Justifica-se, com o intuito de oferecer boas condições de trafegabilidade, e facilitar aos moradores o acesso às suas residências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Sugerir a instalação de uma placa indicativa de ponto de ônibus na Rua Rio de Janeiro, logo após a lombada, em frente ao imóvel nº 2055._x000D_
 Justifica-se, visto que a falta de sinalização adequada para a localização do ponto de parada de ônibus tem causado dificuldades para os usuários do transporte coletivo, pois necessitam de maior clareza quanto à localização do ponto de parada.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/mocao_01_-_ver._ana_-_vacina.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/mocao_01_-_ver._ana_-_vacina.docx</t>
   </si>
   <si>
     <t>Apela para que o Ministério da Saúde reavalie a inclusão da vacina na rotina de imunização constante do Calendário Nacional de forma obrigatória, que nos moldes da vacina contra a Influenza, a da Covid 19 também seja facultativa.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>APELA para que o Governo do Estado proceda à convocação de todos os aprovados em todas as fases dos concursos relacionados aos Editais n. 002/CGPCP/2023 e n. 001/CGCP/2023.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_03_-_ver._eroldo_-_ibge.docx.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_03_-_ver._eroldo_-_ibge.docx.pdf</t>
   </si>
   <si>
     <t>APELA ao Instituto Brasileiro de Geografia e Estatística (IBGE) que proceda com a recontagem abrangente e atualizada da população brasileira a fim de esclarecer e corrigir quaisquer erros ou omissões que possam ter ocorrido durante a contagem inicial.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1424/mocao_04_-_ver._ana.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1424/mocao_04_-_ver._ana.docx</t>
   </si>
   <si>
     <t>A vereadora Ana Claudia Locilha de Oliveira, requer que seja concedida MOÇÃO DE APLAUSOS ao Senhor William Henrique Fritzke.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>Adriano Dias Furtado, Ana Claudia Locilha de Oliveira, Claudimir Lindner, Eroldo Wudke, Everaldo Manoel Coelho, Ildemar Zoz, José Adair Brizola Antunes, João de Ávila, Manoel Ednilson Burgardt</t>
-[...2 lines deleted...]
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1509/mocao_05_-__vacina.docx</t>
+    <t>Adriano Furtado, Ana Leon, Claudimir Lindner, Eroldo Wudke, Everaldo Manoel Coelho, Ildemar Zoz, José Adair Brizola Antunes, João de Ávila, Manoel Ednilson Burgardt</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1509/mocao_05_-__vacina.docx</t>
   </si>
   <si>
     <t>APELA ao Presidente da Câmara dos Deputados, Dep. Arthur Lira, para que volte a tramitar e posteriormente seja pautado o PDL nº 486/2023, cuja finalidade é sustar os efeitos da Nota Técnica nº 118/2023-CGICI/DPNI/SVSA/MS que incorporou as vacinas COVID-19 no Programa Nacional de Imunizações, tornando obrigatória a vacinação de crianças a partir de seis meses de vida, até menores de 5 anos de idade.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_06_-_ver._eroldo_-_policia_militar.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_06_-_ver._eroldo_-_policia_militar.docx</t>
   </si>
   <si>
     <t>APELA ao Excelentíssimo Senhor Governador do Estado para que mantenha o 12º Comando Regional da Polícia Militar de Schroeder, optando por não transformá-lo em uma Base de Apoio.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1531/mocao_07_-_ver._eroldo_-_governo.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1531/mocao_07_-_ver._eroldo_-_governo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Deputado Estadual Jessé Lopes e ao Governador do Estado de Santa Catarina, Jorginho Mello, pelo empenho e comprometimento demonstrados na criação e sanção da Lei nº 18.987/2024.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1624/mocao_08_-_ver._coelho_-_bombeiros.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1624/mocao_08_-_ver._coelho_-_bombeiros.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos membros da Associação de Serviços Sociais Voluntários de Schroeder - ASSVS – Bombeiros Voluntários, pelo excelente trabalho prestado à comunidade, pela dedicação e pelo compromisso em prol da segurança e bem-estar de todos.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1636/mocao_09_-_ver._coelho_-_policia_militar.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1636/mocao_09_-_ver._coelho_-_policia_militar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a fim de expressar o reconhecimento e a gratidão pelo trabalho incansável da Polícia Militar, agradecendo a todos os policiais pelo empenho, dedicação e coragem demonstrados no exercício de suas funções.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1539/003_-pedido_de_informacoes_ver._adriano.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1539/003_-pedido_de_informacoes_ver._adriano.docx</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal referente aos Termos Aditivos do Contrato n. 87/2023, obra de construção da Ponte Trindade.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal e a Secretária de Saúde do Município de Schroeder.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1543/007_-pedido_de_informacoes_ver._eroldo_-_resposta_de_protocolo.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1543/007_-pedido_de_informacoes_ver._eroldo_-_resposta_de_protocolo.docx</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal referente a implementação da Lei Federal n. 13.935/2019 no Município de Schroeder.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1545/009_-pedido_de_informacoes_ver._eroldo_-_credencial_de_estacionamento.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1545/009_-pedido_de_informacoes_ver._eroldo_-_credencial_de_estacionamento.docx</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1546/010_-pedido_de_informacoes_ver._eroldo_-_falta_de_assistente_social.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1546/010_-pedido_de_informacoes_ver._eroldo_-_falta_de_assistente_social.docx</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre o Programa de Telemedicina no Município de Schroeder.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1548/012_-pedido_de_informacoes_ver._eroldo.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1548/012_-pedido_de_informacoes_ver._eroldo.docx</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1549/013_-pedido_de_informacoes_ver._adriano_-_frota_municipal.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1549/013_-pedido_de_informacoes_ver._adriano_-_frota_municipal.docx</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal sobre a frota de veículos do Município de Schroeder.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1550/014_-pedido_de_informacoes_ver._eroldo_-_protocolo_upa.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1550/014_-pedido_de_informacoes_ver._eroldo_-_protocolo_upa.docx</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1551/015_-pedido_de_informacoes_ver._eroldo_-_placas_de_ruas_identificacao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1551/015_-pedido_de_informacoes_ver._eroldo_-_placas_de_ruas_identificacao.docx</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito Municipal e o ao Secretário de Obras e Infraestrutura Urbana.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/ata_2443.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/ata_2443.docx</t>
   </si>
   <si>
     <t>Ata nº 2443 - 47ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1352/ata_2444_solene_mirins.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1352/ata_2444_solene_mirins.docx</t>
   </si>
   <si>
     <t>Ata nº 2444 - 2ª sessão solene, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/ata_2445.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/ata_2445.docx</t>
   </si>
   <si>
     <t>Ata nº 2445 - 48ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1354/ata_2446.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1354/ata_2446.docx</t>
   </si>
   <si>
     <t>Ata nº 2446 - 49ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1355/ata_2447.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1355/ata_2447.docx</t>
   </si>
   <si>
     <t>Ata nº 2447 - 50ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1356/ata_2448.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1356/ata_2448.docx</t>
   </si>
   <si>
     <t>Ata nº 2448 - 51ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>Ata nº 2449 - 52ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1414/ata_2450.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1414/ata_2450.docx</t>
   </si>
   <si>
     <t>Ata nº 2450 - 53ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1415/ata_2451.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1415/ata_2451.docx</t>
   </si>
   <si>
     <t>Ata nº 2451 - 54ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1416/ata_2452.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1416/ata_2452.docx</t>
   </si>
   <si>
     <t>Ata nº 2452 - 55ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>Ata nº 2453 - 7ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1418/ata_2454.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1418/ata_2454.docx</t>
   </si>
   <si>
     <t>Ata nº 2454 - 56ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1419/ata_2455.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1419/ata_2455.docx</t>
   </si>
   <si>
     <t>Ata nº 2455 - 57ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1420/ata_2456.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1420/ata_2456.docx</t>
   </si>
   <si>
     <t>Ata nº 2456 - 58ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1421/ata_2457.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1421/ata_2457.docx</t>
   </si>
   <si>
     <t>Ata nº 2457 - 59ª sessão ordinária, do 2º período legislativo, da 14ª legislatura</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1425/ata_2458.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1425/ata_2458.docx</t>
   </si>
   <si>
     <t>Ata n.º 2458 - 60ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1426/ata_2459.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1426/ata_2459.docx</t>
   </si>
   <si>
     <t>Ata n.º 2459 - 61ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1429/ata_2460.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1429/ata_2460.docx</t>
   </si>
   <si>
     <t>Ata n.º 2460 - 62ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1434/ata_2461.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1434/ata_2461.docx</t>
   </si>
   <si>
     <t>Ata n.º 2461 - 63ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1443/ata_2462.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1443/ata_2462.docx</t>
   </si>
   <si>
     <t>Ata n.º 2462 - 64ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1471/ata_2463.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1471/ata_2463.docx</t>
   </si>
   <si>
     <t>Ata n.º 2463 - 65ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1472/ata_2464.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1472/ata_2464.docx</t>
   </si>
   <si>
     <t>Ata n.º 2464 - 66ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1477/ata_2465.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1477/ata_2465.docx</t>
   </si>
   <si>
     <t>Ata n.º 2465 - 67ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1482/ata_2466.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1482/ata_2466.docx</t>
   </si>
   <si>
     <t>Ata n.º 2466 - 68ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1489/ata_2467.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1489/ata_2467.docx</t>
   </si>
   <si>
     <t>Ata n.º 2467 - 69ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1497/ata_2468.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1497/ata_2468.docx</t>
   </si>
   <si>
     <t>Ata n.º 2468 - 70ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1498/ata_2469.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1498/ata_2469.docx</t>
   </si>
   <si>
     <t>Ata n.º 2469 - 71ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1506/ata_2470.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1506/ata_2470.docx</t>
   </si>
   <si>
     <t>Ata n.º 2470 - 72ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_2471_extra.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_2471_extra.docx</t>
   </si>
   <si>
     <t>Ata n.º 2471 - 8ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1511/ata_2472.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1511/ata_2472.docx</t>
   </si>
   <si>
     <t>Ata n.º 2472 - 73ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1514/ata_2473.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1514/ata_2473.docx</t>
   </si>
   <si>
     <t>Ata n.º 2473 - 74ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1524/ata_2474.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1524/ata_2474.docx</t>
   </si>
   <si>
     <t>Ata n.º 2474 - 75ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1530/ata_2475.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1530/ata_2475.docx</t>
   </si>
   <si>
     <t>Ata n.º 2475 - 76ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1537/ata_2476.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1537/ata_2476.docx</t>
   </si>
   <si>
     <t>Ata n.º 2476 - 77ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1556/ata_2477.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1556/ata_2477.docx</t>
   </si>
   <si>
     <t>Ata n.º 2477 - 78ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1562/ata_2478.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1562/ata_2478.docx</t>
   </si>
   <si>
     <t>Ata n.º 2478 - 79ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>Ata n.º 2479 - 80ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1565/ata_2480.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1565/ata_2480.docx</t>
   </si>
   <si>
     <t>Ata n.º 2480 - 81ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1575/ata_2481.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1575/ata_2481.docx</t>
   </si>
   <si>
     <t>Ata n.º 2481 - 82ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1576/ata_2482.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1576/ata_2482.docx</t>
   </si>
   <si>
     <t>Ata n.º 2482 - 83ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1581/ata_2483.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1581/ata_2483.docx</t>
   </si>
   <si>
     <t>Ata n.º 2483 - 84ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1588/ata_2484.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1588/ata_2484.docx</t>
   </si>
   <si>
     <t>Ata n.º 2484 - 85ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1593/ata_2485.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1593/ata_2485.docx</t>
   </si>
   <si>
     <t>Ata n.º 2485 - 86ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1603/ata_2486.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1603/ata_2486.docx</t>
   </si>
   <si>
     <t>Ata n.º 2486 - 87ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>Ata n.º 2487 - 88ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1612/ata_2488.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1612/ata_2488.docx</t>
   </si>
   <si>
     <t>Ata n.º 2488 - 89ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1628/ata_2489.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1628/ata_2489.docx</t>
   </si>
   <si>
     <t>Ata n.º 2489 - 90ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1634/ata_2490.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1634/ata_2490.docx</t>
   </si>
   <si>
     <t>Ata n.º 2490 - 91ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1635/ata_2491-_extra.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1635/ata_2491-_extra.docx</t>
   </si>
   <si>
     <t>Ata n.º 2491 - 9ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1637/ata_2492-_extra.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1637/ata_2492-_extra.docx</t>
   </si>
   <si>
     <t>Ata n.º 2492 - 10ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1638/ata_2493-_extra.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1638/ata_2493-_extra.docx</t>
   </si>
   <si>
     <t>Ata n.º 2493 - 11ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1639/ata_2494.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1639/ata_2494.docx</t>
   </si>
   <si>
     <t>Ata n.º 2494 - 92ª sessão ordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>Ata n.º 2495 - 12ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1641/ata_2496-_extra.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1641/ata_2496-_extra.docx</t>
   </si>
   <si>
     <t>Ata n.º 2496 - 12ª sessão extraordinária, do 2º período legislativo, da 14ª legislatura.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal - Leg</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_emenda_a_lei_organica_municipal_n._001-2024.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_emenda_a_lei_organica_municipal_n._001-2024.docx</t>
   </si>
   <si>
     <t>“ACRESCENTA E ALTERA DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL, APROVADA EM 29 DE NOVEMBRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_001-2024_-_denominacao_das_ruas_213_-_214_-_215_-_216_-_217_-_218.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_001-2024_-_denominacao_das_ruas_213_-_214_-_215_-_216_-_217_-_218.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO, DENOMINAÇÃO E CLASSIFICAÇÃO DAS RUAS DE Nº 213 - RUA ARY JACOBI, 127 - RUA MARIO ZERBIN (PROLONGAMENTO), 214 - INGO JACOBI, 215 - RUA VALMOR BECKERT, 216 - ARY GUSTAVO GERMANO DALLMANN, 217- HERTHA JAKOBI DALLMANN, E RUA 218 - ALEX HERINGER LOCALIZADAS NO LOTEAMENTO RESIDENCIAL VICTÓRIA  SITUADO NAS MATRÍCULAS N° 32.608 E 32.609 DA COMARCA DE GUARAMIRIM DE PROPRIEDADE DE SCH ADMINISTRADORA DE BENS LTDA., LOCALIZADO NA RUA - 005 ALBERTO ZANELLA, NO MUNICÍPIO DE SCHROEDER.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_002-2024_-_denominacao_das_ruas_219_-_220.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_002-2024_-_denominacao_das_ruas_219_-_220.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO, DENOMINAÇÃO E CLASSIFICAÇÃO DAS RUAS DE Nº 219 - RUA JOSÉ JACOBI E 220 - AMAURI DA CUNHA JACOBI, LOCALIZADAS NO LOTEAMENTO RESIDENCIAL JOSÉ JACOBI SITUADO NA MATRÍCULA N° 26.497 DA COMARCA DE GUARAMIRIM DE PROPRIEDADE DE AGER ADMINISTRADORA DE BENS LTDA EPP, LOCALIZADO NA RUA - 002 PRESIDENTE COSTA E SILVA, NO MUNICÍPIO DE SCHROEDER.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_003-2024_-_premiacoes_eventos_2024.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_003-2024_-_premiacoes_eventos_2024.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAR A COBRANÇA DE TAXA DE INSCRIÇÃO E CONCEDER PREMIAÇÃO NOS EVENTOS ESPORTIVOS DISCRIMINADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_004-2024_-_denominacao_das_ruas_221-222-223-224-225.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_004-2024_-_denominacao_das_ruas_221-222-223-224-225.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO, DENOMINAÇÃO E CLASSIFICAÇÃO DAS RUAS DE Nº 221 - RUA LEOPOLDO WAGNER, 203 - RUA OSWALDO STEILEIN (PROLONGAMENTO), 108 - AVENIDA DOS IMIGRANTES (PROLONGAMENTO), 222 - RUA ALZIRA DAREN, 223 - JENNI HASSE REINER, 224- ARLINDO DÖGE, 225 - ELVIRA BAUMER WAGNER E RUA 204 - ALDO ROMEO PASOLD (PROLONGAMENTO), LOCALIZADAS NO LOTEAMENTO RESIDENCIAL RECANTO DAS ACÁCIAS SITUADO NA MATRÍCULA N° 16.666 DA COMARCA DE GUARAMIRIM DE PROPRIEDADE DE TERRANOVA EMPREENDIMENTOS LTDA., LOCALIZADO NA RUA - 001 MARECHAL CASTELO BRANCO, NO MUNICÍPIO DE SCHROEDER.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_005-2024_-_contribuicao_apae.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_005-2024_-_contribuicao_apae.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SCHROEDER - APAE SCHROEDER COM FUNDAMENTOS NA LEI FEDERAL N°13.019/2014.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>Felipe Voigt</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_006-2024_-_termo_de_fomento_apae.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_006-2024_-_termo_de_fomento_apae.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE FOMENTO COM A ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SCHROEDER - APAE SCHROEDER.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_007-2024_-_acordo_de_cooperacao_apae.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_007-2024_-_acordo_de_cooperacao_apae.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR ACORDO DE COOPERAÇÃO COM A ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SCHROEDER - APAE SCHROEDER.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_008-2024_-_alteracao_vale_alimentacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_008-2024_-_alteracao_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º, § 6º, DA LEI N.º 1.417/2004, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1381/pl_009-2024_-_revisao_agentes_politicos_e_vereadores.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1381/pl_009-2024_-_revisao_agentes_politicos_e_vereadores.doc</t>
   </si>
   <si>
     <t>DEFINE E APLICA VALOR PERCENTUAL PARA REVISÃO GERAL ANUAL DOS SUBSÍDIOS DE AGENTES POLÍTICOS DO MUNICÍPIO DE SCHROEDER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_010-2024_-_altera_lei_conselho_tutelar.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_010-2024_-_altera_lei_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.662/2023, QUE ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO TUTELAR DE SCHROEDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_011-2024_-_escritorios_virtuais.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_011-2024_-_escritorios_virtuais.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO, CADASTRAMENTO E LICENCIAMENTO DE ESCRITÓRIOS COMPARTILHADOS, ESCRITÓRIOS VIRTUAIS E SEUS USUÁRIOS NO MUNICÍPIO DE SCHROEDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_012-2024_-_5g_anatel.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_012-2024_-_5g_anatel.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_013-2024_-_spray_de_pimenta_pm.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_013-2024_-_spray_de_pimenta_pm.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SCHROEDER A REPASSAR AUXÍLIO PARA O FUNDO DE MELHORIA DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA – FUMPOM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1392/pl_014-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1392/pl_014-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_015-2024_-_altera_lei_proagro.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_015-2024_-_altera_lei_proagro.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 1.799/2010, QUE CRIA O PROGRAMA MUNICIPAL DE APOIO À AGRICULTURA E PECUÁRIA DO MUNICÍPIO DE SCHROEDER - PROAGRO-SCHROEDER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1423/pl_016-2024_-_altera_lei_adiantamento_numerico.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1423/pl_016-2024_-_altera_lei_adiantamento_numerico.doc</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.027/2014, QUE DISPÕE SOBRE O ADIANTAMENTO DE NUMERÁRIO PARA PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, ASSESSORES E DEMAIS SERVIDORES E EMPREGADOS PÚBLICOS DO MUNICÍPIO DE SCHROEDER, BEM COMO AOS CONSELHEIROS TUTELARES, REVOGA A LEI Nº 1.170/1999 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_017-2024_-__suplementacao_especial_coleta_de_lixo.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_017-2024_-__suplementacao_especial_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 43.717,12 (QUARENTA E TRÊS MIL, SETECENTOS E DEZESSETE REAIS E DOZE CENTAVOS)”.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 160.438,16 (CENTO E SESSENTA MIL E QUATROCENTOS E TRINTA E OITO REAIS E DEZESSEIS CENTAVOS).</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1468/pl_019-2024_-__suplementacao_geral.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1468/pl_019-2024_-__suplementacao_geral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 19.724.164,17 (DEZENOVE MILHÕES, SETECENTOS E VINTE E QUATRO MIL, CENTO E SESSENTA E QUATRO REAIS E DEZESSETE CENTAVOS).</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1469/pl_020-2024_-__suplementacao_folha_e_manutencoes.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1469/pl_020-2024_-__suplementacao_folha_e_manutencoes.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 2.899.003,52 (DOIS MILHÕES, OITOCENTOS E NOVENTA E NOVE MIL E TRÊS REAIS E CINQUENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1470/pl_021-2024_-__suplementacao_camara_e_castracoes.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1470/pl_021-2024_-__suplementacao_camara_e_castracoes.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 120.000,00 (CENTO E VINTE MIL REAIS).</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1483/pl_022-2024_-_suplementacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1483/pl_022-2024_-_suplementacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL E ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 1.247.000,00 (UM MILHÃO, DUZENTOS E QUARENTA E SETE MIL REAIS).</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1490/pl_023-2024_-_altera_lei_2691-2023.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1490/pl_023-2024_-_altera_lei_2691-2023.doc</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_024-2024_-_denominacao_das_ruas_-_loeamento_jardim_hasse.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_024-2024_-_denominacao_das_ruas_-_loeamento_jardim_hasse.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTITUIÇÃO, DENOMINAÇÃO E CLASSIFICAÇÃO DAS RUAS DE Nº 226 - RUA HERBERTO HASSE, 131 - RUA INÊS TIETZ (PROLONGAMENTO), 227 – RUA ERICA LUIZA HEIDORN HASSE E 228 – RUA GILMAR HASSE, LOCALIZADAS NO LOTEAMENTO JARDIM HASSE, SITUADO NA MATRÍCULA N° 23.924 DA COMARCA DE GUARAMIRIM, DE PROPRIEDADE DE JARDIM HASSE SPE LTDA., LOCALIZADO NA RUA - 001 MARECHAL CASTELO BRANCO, DISTANTE 97 DA RUA – 002 PRESIDENTE COSTA E SILVA, BAIRRO CENTRO SUL, NO MUNICÍPIO DE SCHROEDER”.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_025-2024_-_suplementacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_025-2024_-_suplementacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 233.819,00 (DUZENTOS E TRINTA E TRÊS MIL, OITOCENTOS E DEZENOVE REAIS)”.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_026-2024_-_festival_da_cancao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_026-2024_-_festival_da_cancao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAR O FESTIVAL DA CANÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1502/pl_027-2024_-denominacao_da_rua_153.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1502/pl_027-2024_-denominacao_da_rua_153.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO E CLASSIFICAÇÃO DA RUA DE Nº 153 - RUA JAIRÊ MICHEL ENGLER, SITUADA NA RUA 030 - DOM PEDRO, DISTANTE 1050,00m DA RUA – 001 MARECHAL CASTELO BRANCO, BAIRRO RIO HERN, NO MUNICÍPIO DE SCHROEDER.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1503/pl_028-2024_-_suplementacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1503/pl_028-2024_-_suplementacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 3.606.000,00 (TRÊS MILHÕES, SEISCENTOS E SEIS MIL REAIS).</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1504/pl_029-2024_-_convenio_nurrevi.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1504/pl_029-2024_-_convenio_nurrevi.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A FIRMAR CONVÊNIO ATRAVÉS DE TERMO DE COLABORAÇÃO COM O NÚCLEO DE RECUPERAÇÃO E REABILITAÇÃO DE VIDAS (NURREVI), PARA EXECUÇÃO DE POLÍTICAS PÚBLICAS DE ABRIGAMENTO DE MENORES.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_030-2024_-_rede_feminina_de_combate_ao_cancer_de_guaramirim.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_030-2024_-_rede_feminina_de_combate_ao_cancer_de_guaramirim.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR CONVÊNIO COM A REDE FEMININA DE COMBATE AO CÂNCER DE GUARAMIRIM.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1520/pl_031-2024_-_denominacao_da_rua_556.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1520/pl_031-2024_-_denominacao_da_rua_556.pdf</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1521/pl_032-2024_-_suplementacao_-_alterado.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1521/pl_032-2024_-_suplementacao_-_alterado.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1536/pl_033-2024_-_denominacao_da_rua_317_-_13_de_marco.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1536/pl_033-2024_-_denominacao_da_rua_317_-_13_de_marco.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO, OFICIALIZAÇÃO      DENOMINAÇÃO E CLASSIFICAÇÃO DA RUA DE Nº 317 – 13 DE MARÇO, LOCALIZADA NO LOTEAMENTO REGULARIZADO ATRAVÉS DO PROJETO DE REGULARIZAÇÃO FUNDIÁRIA DO GOVERNO DO ESTADO DE SANTA CATARINA “PROJETO LAR LEGAL” SITUADO NA MATRÍCULA N° 11.476 DA COMARCA DE GUARAMIRIM DE PROPRIEDADE LADISLAU BUCCIO, LOCALIZADA NA RUA 304 – OLIVIO SCHIOCHET, BAIRRO ITOUPAVA AÇÚ, NO MUNICÍPIO DE SCHROEDER”.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_034-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_034-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SCHROEDER PARA O EXERCÍCIO DE 2025”.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_035-2024_-_suplementacao.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_035-2024_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 1.442.000,00 (UM MILHÃO, QUATROCENTOS E QUARENTA E DOIS MIL REAIS)”.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1566/pl_036-2024_-_denominacao_do_caps.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1566/pl_036-2024_-_denominacao_do_caps.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE DO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS I)”.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1567/pl_037-2024_-_altera_lei_acts.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1567/pl_037-2024_-_altera_lei_acts.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 1.690/2008, QUE DISPÕE SOBRE A CONTRATAÇÃO DE SERVIDORES POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO”.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_038-2024_-_altera_a_lei_2703-2023.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_038-2024_-_altera_a_lei_2703-2023.doc</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_039-2024_-_suplementacao.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_039-2024_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 900.000,00 (NOVECENTOS MIL REAIS)”.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_040-2024_-_suplementacao.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_040-2024_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER GRATIFICAÇÃO NATALINA.”</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_042-2024_-_contribuicao_clube_dos_idosos.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_042-2024_-_contribuicao_clube_dos_idosos.doc</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_043-2024_-_termo_de_fomento_bombeiros_voluntarios.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_043-2024_-_termo_de_fomento_bombeiros_voluntarios.doc</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_044-2024_-_premiacoes_eventos_2025.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_044-2024_-_premiacoes_eventos_2025.doc</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1591/pl_045-2024_-_torneio_de_verao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1591/pl_045-2024_-_torneio_de_verao.doc</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1592/pl_046-2024_-_suplementacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1592/pl_046-2024_-_suplementacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 177.393,88 (CENTO E SETENTA E SETE MIL, TREZENTOS E NOVENTA E TRÊS REAIS E OITENTA E OITO CENTAVOS).”</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1597/pl_047-2024_-_proerd.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1597/pl_047-2024_-_proerd.doc</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1598/pl_048-2024_-_crianca_em_danca.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1598/pl_048-2024_-_crianca_em_danca.doc</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1599/pl_049-2024_-_bombeiros_schroeder.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1599/pl_049-2024_-_bombeiros_schroeder.doc</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1600/pl_050-2024_-_associacao_hospitalar_sao_jose.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1600/pl_050-2024_-_associacao_hospitalar_sao_jose.doc</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE SCHROEDER A PRORROGAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR SÃO JOSÉ DE JARAGUÁ DO SUL.”</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1601/pl_051-2024_-_contribuicao_apae.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1601/pl_051-2024_-_contribuicao_apae.doc</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1602/pl_052-2024_-_convenio_apae_-_avaliacoes_diagnosticas.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1602/pl_052-2024_-_convenio_apae_-_avaliacoes_diagnosticas.doc</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_053-2024_-_suplementacao.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_053-2024_-_suplementacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 408.000,00 (QUATROCENTOS E OITO MIL REAIS).”</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 11.049,35 (ONZE MIL E QUARENTA E NOVE REAIS E TRINTA E CINCO CENTAVOS)."</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1610/pl_055-2024_-_regulamenta_cmas.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1610/pl_055-2024_-_regulamenta_cmas.doc</t>
   </si>
   <si>
     <t>"REGULAMENTA O CONSELHO MUNICIPAL DA ASSISTÊNCIA SOCIAL."</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1611/pl_056-2024_-_suplementacao_-_13o.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1611/pl_056-2024_-_suplementacao_-_13o.doc</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE SCHROEDER NO VALOR DE R$ 558.000,00 (QUINHENTOS E CINQUENTA E OITO MIL REAIS)."</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_057-2024_-_contribuicao_apae.pdf</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_057-2024_-_contribuicao_apae.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 2.714, DE 4 DE ABRIL DE 2024 QUE AUTORIZA O MUNICÍPIO DE SCHROEDER A CELEBRAR TERMO DE COLABORAÇÃO COM A ASSOCIACAO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SCHROEDER - APAE SCHROEDER COM FUNDAMENTOS NA LEI FEDERAL N°13.019/2014.”.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1433/pll_no_001-2024_-_legislativo_-_vaga_gestante_-_ana.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1433/pll_no_001-2024_-_legislativo_-_vaga_gestante_-_ana.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESERVA DE VAGAS DE ESTACIONAMENTO ESPECIAL PARA GESTANTES E PESSOAS ACOMPANHADAS DE CRIANÇAS DE COLO NOS ESTACIONAMENTOS PÚBLICOS E PRIVADOS E NAS VIAS PÚBLICAS DO MUNICÍPIO DE SCHROEDER E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1439/pll_002-2024_fixa_o_subsidio_prefeito_e_outros.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1439/pll_002-2024_fixa_o_subsidio_prefeito_e_outros.doc</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA 2025 A 2028.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1440/pll_003-2024_fixa_o_subsidios_dos_vereadores.doc</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1440/pll_003-2024_fixa_o_subsidios_dos_vereadores.doc</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025 A 2028.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1589/pll_004-2024_-_gratificacao_natalina_legislativo.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1589/pll_004-2024_-_gratificacao_natalina_legislativo.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a conceder gratificação natalina.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>PLLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/pllc_001-2024_-_legislativo_-_revisao.docx</t>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/pllc_001-2024_-_legislativo_-_revisao.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3975,67 +3975,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/plc_001-2024_-_reajuste_piso_magisterio_lei_federal.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1295/plc_002-2024_-_agentes_comunitarios_e_agentes_de_endemias.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/plc_003-2024_-_alteracao_plano_de_cargos_educacao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1328/plc_004-2024_-_alteracao_plano_de_cargos_geral_-_farmaceutico.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/plc_005-2024_-_odontologo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/plc_006-2024_-_alteracao_plano_de_cargos_geral_-_auxiliar_de_sala.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1365/plc_007-2024_-_alteracao_plano_de_cargos_geral_-_contador.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/plc_008-2024_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1405/plc_009-2024_-_altera_pnma.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1441/plc_010-2024_-_altera_lcm_143-2013.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1442/plc_011-2024_-_alteracao_plano_de_cargos_geral_-_motorista_ii.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1604/plc_012-2024_-_ufm_2025.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1360/resolucao_002-2024_-_jornada_de_trabalho_e_banco_de_horas.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_resolucao_004-2024_-_altera_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1403/projeto_de_resolucao_005-2024_-_galeria_lilas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1428/projeto_de_resolucao_006-2024_-_lei_geral_de_protecao_de_dados.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1586/projeto_de_resolucao_007-2024_-_homenagem_adilson_pommerening.doc.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_resolucao_008-2024_-_homenagem_tania_m._zoz.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_resolucao_009-2024_-_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_decreto_legislativo_001-2024.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_decreto_legislativo_002-2024.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1435/01.2024_-_modificativa_-_pl_05-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1437/03.2024_-_modificativa_-_plc_08-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1444/04.2024_-_supressiva_-_pl_11-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1446/06.2024_-_aditiva_-_pl_11-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1447/07.2024_-_supressiva_-_pl_11-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1449/09.2024_-_modificativa_-_pl_12-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1450/10.2024_-_modificativa_-_pl_12-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1451/11.2024_-_aditiva_-_pl_12-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1452/12.2024_-_modificativa_-_plc_09-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1454/14.2024_-_supressiva_-_plc_09-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1455/15.2024_-_modificativa_-_pl_16-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/16.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/17.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/18.2024_-_aditiva_-_pl_14-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/19.2024_-_modificativa_-_pll_002-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1462/20.2024_-_modificativa_-_pll_002-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1463/21.2024_-_supressiva_-_pll_003-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1494/22.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1495/23.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1496/24.2024_-_modificativa_-_pl_024-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1501/25.2024_-_modificativa_-_pl_024-2024_-_comissao_de_obras_6.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1508/26.2024_-_modificativa_-_pl_023-2024_-comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1512/27.2024_-_modificativa_-_pl_029-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1513/28.2024_-_modificativa_-_pl_030-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1522/29.2024_-_modificativa_-_pl_027-2024_-_vereador_-_joao_avila.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1529/30.2024_-_modificativa_-_pl_032-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1532/31.2024_-_modificativa_-_pl_031-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1577/32.2024_-_modificativa_-_pl_40-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1578/33.2024_-_supressiva_-_pl_38-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1594/34.2024_-_modificativa_-_pl_042-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1595/35.2024_-_modificativa_-_pl_043-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1613/36.2024_-_modificativa_-_pl_047-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1614/37.2024_-_modificativa_-_pl_049-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1615/38.2024_-_modificativa_-_pl_051-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1616/39.2024_-_modificativa_-_pl_052-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1617/40.2024_-_modificativa_-_pl_034-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1618/41.2024_-_modificativa_-_pl_048-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1619/42.2024_-_modificativa_-_pl_052-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1621/43.2024_-_modificativa_-_pl_044-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1622/44.2024_-_modificativa_-_pl_045-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1623/45.2024_-_supressiva_-_pl_045-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1629/46.2024_-_modificativa_-_pl_044-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1630/47.2024_-_modificativa_-_pl_045-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1631/48.2024_-_aditiva_-_pl_45-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1632/49.2024_-_modificativa_-_pl_057-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/ind_01-24.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/ind_02-24.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1286/ind_03-24.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1287/ind_04-24.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1288/ind_05-24.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_06-24.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_07-24.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_08-24.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_09-24.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/ind_10-24.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_11-24.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_12-24.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_14-24.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_15-24.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/ind_16-24.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/ind_17-24.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/ind_18-24.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/ind_19-24.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/ind_20-24.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/ind_21-24.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/ind_22-24.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/ind_23-24.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_24-24.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/ind_25-24.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/ind_26-24.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/ind_27-24.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/ind_28-24.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/ind_29-24.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/ind_30-24.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1325/ind_31-24.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1326/ind_32-24.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1329/ind_34-24.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1330/ind_35-24.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1331/ind_36-24.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1332/ind_37-24.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1333/ind_38-24.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1358/ind_39-24.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1359/ind_40-24.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1361/ind_41-24.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/ind_42-24.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/ind_43-24.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_44-24.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/ind_45-24.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1374/ind_46-24.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/ind_47-24.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/ind_48-24.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/ind_49-24.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/ind_50-24.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/ind_51-24.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/ind_52-24.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/ind_53-24.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/ind_54-24.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1388/ind_55-24.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1389/ind_56-24.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1390/ind_57-24.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1396/ind_59-24.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1397/ind_60-24.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1398/ind_61-24.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1399/ind_62-24.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1401/ind_63-24.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_64-24.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_65-24.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_66-24.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_67-24.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_68-24.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1411/ind_69-24.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1412/ind_70-24.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1422/ind_71-24.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1430/ind_72-24.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1431/ind_73-24.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1438/ind_75-24.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/ind_76-24.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1464/ind_77-24.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1466/ind_79-24.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1473/ind_80-24.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1474/ind_81-24.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1475/ind_82-24.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1476/ind_83-24.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1478/ind_84-24.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1479/ind_85-24.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1480/ind_86-24.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1481/ind_87-24.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1484/ind_88-24.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1485/ind_89-24.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1486/ind_90-24.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1487/ind_91-24.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1488/ind_92-24.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1493/ind_93-24.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1500/ind_94-24.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1510/ind_95-24.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1515/ind_96-24.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1516/ind_97-24.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1517/ind_98-24.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1518/ind_99-24.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1519/ind_100-24.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1525/ind_101-24.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1526/ind_102-24.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1527/ind_103-24.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1528/ind_104-24.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1533/ind_105-24.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1534/ind_106-24.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1535/ind_107-24.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1554/ind_108-24.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1555/ind_109-24.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1559/ind_110-24.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1560/ind_111-24.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1561/ind_112-24.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1563/ind_113-24.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1571/ind_114-24.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1572/ind_115-24.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1573/ind_116-24.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1574/ind_117-24.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1579/ind_118-24.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1580/ind_119-24.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1590/ind_120-24.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1596/ind_121-24.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1625/ind_122-24.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/mocao_01_-_ver._ana_-_vacina.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_03_-_ver._eroldo_-_ibge.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1424/mocao_04_-_ver._ana.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1509/mocao_05_-__vacina.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_06_-_ver._eroldo_-_policia_militar.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1531/mocao_07_-_ver._eroldo_-_governo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1624/mocao_08_-_ver._coelho_-_bombeiros.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1636/mocao_09_-_ver._coelho_-_policia_militar.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1539/003_-pedido_de_informacoes_ver._adriano.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1543/007_-pedido_de_informacoes_ver._eroldo_-_resposta_de_protocolo.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1545/009_-pedido_de_informacoes_ver._eroldo_-_credencial_de_estacionamento.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1546/010_-pedido_de_informacoes_ver._eroldo_-_falta_de_assistente_social.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1548/012_-pedido_de_informacoes_ver._eroldo.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1549/013_-pedido_de_informacoes_ver._adriano_-_frota_municipal.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1550/014_-pedido_de_informacoes_ver._eroldo_-_protocolo_upa.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1551/015_-pedido_de_informacoes_ver._eroldo_-_placas_de_ruas_identificacao.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/ata_2443.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1352/ata_2444_solene_mirins.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/ata_2445.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1354/ata_2446.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1355/ata_2447.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1356/ata_2448.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1414/ata_2450.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1415/ata_2451.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1416/ata_2452.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1418/ata_2454.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1419/ata_2455.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1420/ata_2456.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1421/ata_2457.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1425/ata_2458.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1426/ata_2459.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1429/ata_2460.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1434/ata_2461.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1443/ata_2462.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1471/ata_2463.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1472/ata_2464.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1477/ata_2465.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1482/ata_2466.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1489/ata_2467.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1497/ata_2468.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1498/ata_2469.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1506/ata_2470.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_2471_extra.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1511/ata_2472.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1514/ata_2473.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1524/ata_2474.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1530/ata_2475.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1537/ata_2476.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1556/ata_2477.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1562/ata_2478.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1565/ata_2480.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1575/ata_2481.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1576/ata_2482.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1581/ata_2483.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1588/ata_2484.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1593/ata_2485.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1603/ata_2486.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1612/ata_2488.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1628/ata_2489.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1634/ata_2490.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1635/ata_2491-_extra.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1637/ata_2492-_extra.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1638/ata_2493-_extra.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1639/ata_2494.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1641/ata_2496-_extra.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_emenda_a_lei_organica_municipal_n._001-2024.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_001-2024_-_denominacao_das_ruas_213_-_214_-_215_-_216_-_217_-_218.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_002-2024_-_denominacao_das_ruas_219_-_220.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_003-2024_-_premiacoes_eventos_2024.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_004-2024_-_denominacao_das_ruas_221-222-223-224-225.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_005-2024_-_contribuicao_apae.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_006-2024_-_termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_007-2024_-_acordo_de_cooperacao_apae.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_008-2024_-_alteracao_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1381/pl_009-2024_-_revisao_agentes_politicos_e_vereadores.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_010-2024_-_altera_lei_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_011-2024_-_escritorios_virtuais.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_012-2024_-_5g_anatel.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_013-2024_-_spray_de_pimenta_pm.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1392/pl_014-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_015-2024_-_altera_lei_proagro.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1423/pl_016-2024_-_altera_lei_adiantamento_numerico.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_017-2024_-__suplementacao_especial_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1468/pl_019-2024_-__suplementacao_geral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1469/pl_020-2024_-__suplementacao_folha_e_manutencoes.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1470/pl_021-2024_-__suplementacao_camara_e_castracoes.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1483/pl_022-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1490/pl_023-2024_-_altera_lei_2691-2023.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_024-2024_-_denominacao_das_ruas_-_loeamento_jardim_hasse.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_025-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_026-2024_-_festival_da_cancao.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1502/pl_027-2024_-denominacao_da_rua_153.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1503/pl_028-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1504/pl_029-2024_-_convenio_nurrevi.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_030-2024_-_rede_feminina_de_combate_ao_cancer_de_guaramirim.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1520/pl_031-2024_-_denominacao_da_rua_556.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1521/pl_032-2024_-_suplementacao_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1536/pl_033-2024_-_denominacao_da_rua_317_-_13_de_marco.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_034-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_035-2024_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1566/pl_036-2024_-_denominacao_do_caps.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1567/pl_037-2024_-_altera_lei_acts.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_038-2024_-_altera_a_lei_2703-2023.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_039-2024_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_040-2024_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_042-2024_-_contribuicao_clube_dos_idosos.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_043-2024_-_termo_de_fomento_bombeiros_voluntarios.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_044-2024_-_premiacoes_eventos_2025.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1591/pl_045-2024_-_torneio_de_verao.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1592/pl_046-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1597/pl_047-2024_-_proerd.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1598/pl_048-2024_-_crianca_em_danca.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1599/pl_049-2024_-_bombeiros_schroeder.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1600/pl_050-2024_-_associacao_hospitalar_sao_jose.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1601/pl_051-2024_-_contribuicao_apae.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1602/pl_052-2024_-_convenio_apae_-_avaliacoes_diagnosticas.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_053-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1610/pl_055-2024_-_regulamenta_cmas.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1611/pl_056-2024_-_suplementacao_-_13o.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_057-2024_-_contribuicao_apae.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1433/pll_no_001-2024_-_legislativo_-_vaga_gestante_-_ana.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1439/pll_002-2024_fixa_o_subsidio_prefeito_e_outros.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1440/pll_003-2024_fixa_o_subsidios_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1589/pll_004-2024_-_gratificacao_natalina_legislativo.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/pllc_001-2024_-_legislativo_-_revisao.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1294/plc_001-2024_-_reajuste_piso_magisterio_lei_federal.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1295/plc_002-2024_-_agentes_comunitarios_e_agentes_de_endemias.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1317/plc_003-2024_-_alteracao_plano_de_cargos_educacao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1328/plc_004-2024_-_alteracao_plano_de_cargos_geral_-_farmaceutico.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1363/plc_005-2024_-_odontologo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1368/plc_006-2024_-_alteracao_plano_de_cargos_geral_-_auxiliar_de_sala.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1365/plc_007-2024_-_alteracao_plano_de_cargos_geral_-_contador.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1369/plc_008-2024_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1405/plc_009-2024_-_altera_pnma.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1441/plc_010-2024_-_altera_lcm_143-2013.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1442/plc_011-2024_-_alteracao_plano_de_cargos_geral_-_motorista_ii.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1604/plc_012-2024_-_ufm_2025.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1360/resolucao_002-2024_-_jornada_de_trabalho_e_banco_de_horas.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_resolucao_004-2024_-_altera_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1403/projeto_de_resolucao_005-2024_-_galeria_lilas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1428/projeto_de_resolucao_006-2024_-_lei_geral_de_protecao_de_dados.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1586/projeto_de_resolucao_007-2024_-_homenagem_adilson_pommerening.doc.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1587/projeto_de_resolucao_008-2024_-_homenagem_tania_m._zoz.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1607/projeto_de_resolucao_009-2024_-_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1316/projeto_de_decreto_legislativo_001-2024.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1633/projeto_de_decreto_legislativo_002-2024.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1435/01.2024_-_modificativa_-_pl_05-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1437/03.2024_-_modificativa_-_plc_08-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1444/04.2024_-_supressiva_-_pl_11-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1446/06.2024_-_aditiva_-_pl_11-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1447/07.2024_-_supressiva_-_pl_11-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1449/09.2024_-_modificativa_-_pl_12-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1450/10.2024_-_modificativa_-_pl_12-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1451/11.2024_-_aditiva_-_pl_12-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1452/12.2024_-_modificativa_-_plc_09-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1454/14.2024_-_supressiva_-_plc_09-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1455/15.2024_-_modificativa_-_pl_16-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1456/16.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1457/17.2024_-_modificativa_-_pl_14-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1458/18.2024_-_aditiva_-_pl_14-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1461/19.2024_-_modificativa_-_pll_002-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1462/20.2024_-_modificativa_-_pll_002-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1463/21.2024_-_supressiva_-_pll_003-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1494/22.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1495/23.2024_-_modificativa_-_pl_014-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1496/24.2024_-_modificativa_-_pl_024-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1501/25.2024_-_modificativa_-_pl_024-2024_-_comissao_de_obras_6.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1508/26.2024_-_modificativa_-_pl_023-2024_-comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1512/27.2024_-_modificativa_-_pl_029-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1513/28.2024_-_modificativa_-_pl_030-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1522/29.2024_-_modificativa_-_pl_027-2024_-_vereador_-_joao_avila.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1529/30.2024_-_modificativa_-_pl_032-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1532/31.2024_-_modificativa_-_pl_031-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1577/32.2024_-_modificativa_-_pl_40-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1578/33.2024_-_supressiva_-_pl_38-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1594/34.2024_-_modificativa_-_pl_042-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1595/35.2024_-_modificativa_-_pl_043-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1613/36.2024_-_modificativa_-_pl_047-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1614/37.2024_-_modificativa_-_pl_049-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1615/38.2024_-_modificativa_-_pl_051-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1616/39.2024_-_modificativa_-_pl_052-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1617/40.2024_-_modificativa_-_pl_034-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1618/41.2024_-_modificativa_-_pl_048-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1619/42.2024_-_modificativa_-_pl_052-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1621/43.2024_-_modificativa_-_pl_044-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1622/44.2024_-_modificativa_-_pl_045-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1623/45.2024_-_supressiva_-_pl_045-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1629/46.2024_-_modificativa_-_pl_044-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1630/47.2024_-_modificativa_-_pl_045-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1631/48.2024_-_aditiva_-_pl_45-2024_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1632/49.2024_-_modificativa_-_pl_057-2024_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/ind_01-24.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/ind_02-24.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1286/ind_03-24.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1287/ind_04-24.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1288/ind_05-24.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1289/ind_06-24.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1290/ind_07-24.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1291/ind_08-24.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1292/ind_09-24.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1293/ind_10-24.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1300/ind_11-24.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1301/ind_12-24.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1303/ind_14-24.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1304/ind_15-24.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1305/ind_16-24.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1306/ind_17-24.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1307/ind_18-24.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1308/ind_19-24.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1309/ind_20-24.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1310/ind_21-24.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1311/ind_22-24.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1312/ind_23-24.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1314/ind_24-24.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1315/ind_25-24.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1320/ind_26-24.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1321/ind_27-24.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1322/ind_28-24.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1323/ind_29-24.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1324/ind_30-24.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1325/ind_31-24.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1326/ind_32-24.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1329/ind_34-24.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1330/ind_35-24.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1331/ind_36-24.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1332/ind_37-24.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1333/ind_38-24.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1358/ind_39-24.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1359/ind_40-24.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1361/ind_41-24.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1366/ind_42-24.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1367/ind_43-24.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1372/ind_44-24.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1373/ind_45-24.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1374/ind_46-24.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1375/ind_47-24.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1376/ind_48-24.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1377/ind_49-24.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1378/ind_50-24.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1379/ind_51-24.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1380/ind_52-24.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1383/ind_53-24.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1387/ind_54-24.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1388/ind_55-24.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1389/ind_56-24.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1390/ind_57-24.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1396/ind_59-24.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1397/ind_60-24.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1398/ind_61-24.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1399/ind_62-24.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1401/ind_63-24.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1406/ind_64-24.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1407/ind_65-24.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1408/ind_66-24.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1409/ind_67-24.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1410/ind_68-24.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1411/ind_69-24.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1412/ind_70-24.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1422/ind_71-24.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1430/ind_72-24.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1431/ind_73-24.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1438/ind_75-24.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1460/ind_76-24.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1464/ind_77-24.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1466/ind_79-24.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1473/ind_80-24.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1474/ind_81-24.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1475/ind_82-24.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1476/ind_83-24.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1478/ind_84-24.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1479/ind_85-24.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1480/ind_86-24.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1481/ind_87-24.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1484/ind_88-24.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1485/ind_89-24.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1486/ind_90-24.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1487/ind_91-24.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1488/ind_92-24.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1493/ind_93-24.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1500/ind_94-24.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1510/ind_95-24.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1515/ind_96-24.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1516/ind_97-24.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1517/ind_98-24.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1518/ind_99-24.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1519/ind_100-24.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1525/ind_101-24.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1526/ind_102-24.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1527/ind_103-24.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1528/ind_104-24.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1533/ind_105-24.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1534/ind_106-24.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1535/ind_107-24.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1554/ind_108-24.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1555/ind_109-24.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1559/ind_110-24.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1560/ind_111-24.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1561/ind_112-24.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1563/ind_113-24.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1571/ind_114-24.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1572/ind_115-24.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1573/ind_116-24.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1574/ind_117-24.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1579/ind_118-24.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1580/ind_119-24.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1590/ind_120-24.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1596/ind_121-24.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1625/ind_122-24.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1313/mocao_01_-_ver._ana_-_vacina.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1394/mocao_03_-_ver._eroldo_-_ibge.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1424/mocao_04_-_ver._ana.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1509/mocao_05_-__vacina.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1523/mocao_06_-_ver._eroldo_-_policia_militar.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1531/mocao_07_-_ver._eroldo_-_governo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1624/mocao_08_-_ver._coelho_-_bombeiros.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1636/mocao_09_-_ver._coelho_-_policia_militar.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1539/003_-pedido_de_informacoes_ver._adriano.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1543/007_-pedido_de_informacoes_ver._eroldo_-_resposta_de_protocolo.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1545/009_-pedido_de_informacoes_ver._eroldo_-_credencial_de_estacionamento.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1546/010_-pedido_de_informacoes_ver._eroldo_-_falta_de_assistente_social.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1548/012_-pedido_de_informacoes_ver._eroldo.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1549/013_-pedido_de_informacoes_ver._adriano_-_frota_municipal.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1550/014_-pedido_de_informacoes_ver._eroldo_-_protocolo_upa.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1551/015_-pedido_de_informacoes_ver._eroldo_-_placas_de_ruas_identificacao.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1351/ata_2443.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1352/ata_2444_solene_mirins.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1353/ata_2445.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1354/ata_2446.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1355/ata_2447.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1356/ata_2448.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1414/ata_2450.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1415/ata_2451.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1416/ata_2452.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1418/ata_2454.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1419/ata_2455.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1420/ata_2456.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1421/ata_2457.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1425/ata_2458.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1426/ata_2459.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1429/ata_2460.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1434/ata_2461.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1443/ata_2462.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1471/ata_2463.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1472/ata_2464.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1477/ata_2465.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1482/ata_2466.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1489/ata_2467.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1497/ata_2468.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1498/ata_2469.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1506/ata_2470.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1507/ata_2471_extra.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1511/ata_2472.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1514/ata_2473.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1524/ata_2474.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1530/ata_2475.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1537/ata_2476.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1556/ata_2477.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1562/ata_2478.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1565/ata_2480.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1575/ata_2481.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1576/ata_2482.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1581/ata_2483.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1588/ata_2484.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1593/ata_2485.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1603/ata_2486.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1612/ata_2488.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1628/ata_2489.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1634/ata_2490.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1635/ata_2491-_extra.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1637/ata_2492-_extra.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1638/ata_2493-_extra.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1639/ata_2494.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1641/ata_2496-_extra.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1608/projeto_de_emenda_a_lei_organica_municipal_n._001-2024.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1296/pl_001-2024_-_denominacao_das_ruas_213_-_214_-_215_-_216_-_217_-_218.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1297/pl_002-2024_-_denominacao_das_ruas_219_-_220.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1298/pl_003-2024_-_premiacoes_eventos_2024.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1299/pl_004-2024_-_denominacao_das_ruas_221-222-223-224-225.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1318/pl_005-2024_-_contribuicao_apae.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_006-2024_-_termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1357/pl_007-2024_-_acordo_de_cooperacao_apae.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_008-2024_-_alteracao_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1381/pl_009-2024_-_revisao_agentes_politicos_e_vereadores.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1382/pl_010-2024_-_altera_lei_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1384/pl_011-2024_-_escritorios_virtuais.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1385/pl_012-2024_-_5g_anatel.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1386/pl_013-2024_-_spray_de_pimenta_pm.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1392/pl_014-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1404/pl_015-2024_-_altera_lei_proagro.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1423/pl_016-2024_-_altera_lei_adiantamento_numerico.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1427/pl_017-2024_-__suplementacao_especial_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1468/pl_019-2024_-__suplementacao_geral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1469/pl_020-2024_-__suplementacao_folha_e_manutencoes.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1470/pl_021-2024_-__suplementacao_camara_e_castracoes.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1483/pl_022-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1490/pl_023-2024_-_altera_lei_2691-2023.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1491/pl_024-2024_-_denominacao_das_ruas_-_loeamento_jardim_hasse.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1492/pl_025-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_026-2024_-_festival_da_cancao.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1502/pl_027-2024_-denominacao_da_rua_153.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1503/pl_028-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1504/pl_029-2024_-_convenio_nurrevi.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1505/pl_030-2024_-_rede_feminina_de_combate_ao_cancer_de_guaramirim.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1520/pl_031-2024_-_denominacao_da_rua_556.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1521/pl_032-2024_-_suplementacao_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1536/pl_033-2024_-_denominacao_da_rua_317_-_13_de_marco.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1557/pl_034-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1558/pl_035-2024_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1566/pl_036-2024_-_denominacao_do_caps.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1567/pl_037-2024_-_altera_lei_acts.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1568/pl_038-2024_-_altera_a_lei_2703-2023.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1569/pl_039-2024_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1570/pl_040-2024_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1583/pl_042-2024_-_contribuicao_clube_dos_idosos.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1584/pl_043-2024_-_termo_de_fomento_bombeiros_voluntarios.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1585/pl_044-2024_-_premiacoes_eventos_2025.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1591/pl_045-2024_-_torneio_de_verao.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1592/pl_046-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1597/pl_047-2024_-_proerd.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1598/pl_048-2024_-_crianca_em_danca.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1599/pl_049-2024_-_bombeiros_schroeder.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1600/pl_050-2024_-_associacao_hospitalar_sao_jose.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1601/pl_051-2024_-_contribuicao_apae.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1602/pl_052-2024_-_convenio_apae_-_avaliacoes_diagnosticas.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1605/pl_053-2024_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1610/pl_055-2024_-_regulamenta_cmas.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1611/pl_056-2024_-_suplementacao_-_13o.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1627/pl_057-2024_-_contribuicao_apae.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1433/pll_no_001-2024_-_legislativo_-_vaga_gestante_-_ana.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1439/pll_002-2024_fixa_o_subsidio_prefeito_e_outros.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1440/pll_003-2024_fixa_o_subsidios_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1589/pll_004-2024_-_gratificacao_natalina_legislativo.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2024/1371/pllc_001-2024_-_legislativo_-_revisao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="172.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="149" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>