--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1765" uniqueCount="849">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -219,171 +219,432 @@
   <si>
     <t>Dispõe sobre a ratificação, instituição, denominação e classificação das ruas de nº 40 - Herman Hertel Bairro Bracinho; n° 41 – João Reck, Bairro Bracinho; n° 51 – Carlos Eggert, Bairro Sossego; n° 84 – Acre, Bairro Centro Norte e n° 157 – José Flor, Bairro Centro, no Município de Schroeder, e altera as Leis Municipais nº 296/1978 e 536/1986, alteração a denominação das ruas de nº 39 - Reinaldo Pommerening, Bairro Bracinho e nº 64 - Ottoli Peschke, Bairro Centro Norte.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2355/pl13-2026_-_antecedentes_criminais_-_scheila.docx</t>
   </si>
   <si>
     <t>Dispõe sobre requisitos de proteção e segurança, incluindo verificação de antecedentes criminais, na execução de contratos de serviços terceirizados em estabelecimentos públicos com atendimento direto a crianças, adolescentes e pessoas em situação de vulnerabilidade no Município de Schroeder.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2356/pl_014-2025_-_veiculo_policia_militar.doc</t>
   </si>
   <si>
-    <t>Autoriza o Município de Schroeder a repassar auxílio para o Fundo de Melhoria da Polícia Militar – FUMPOM, e dá outras providências."</t>
+    <t>Autoriza o Município de Schroeder a repassar auxílio para o Fundo de Melhoria da Polícia Militar – FUMPOM, e dá outras providências.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2357/pl_015-2026_-_suplementacao_fundeb_02.doc</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar ao Orçamento do Município de Schroeder no valor de R$ 2.422.909,86 (dois milhões, quatrocentos e vinte e dois mil, novecentos e nove reais e oitenta e seis centavos).</t>
   </si>
   <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_16-2026_-_denominacao_de_rua_-_scheila.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua de n.º 171 - Rua Evaldo Pfleger, situada no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_017-2026_-_termo_de_fomento_samura.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Schroeder a celebrar Termo de Fomento com a Associação de Lutas e Artes Marciais Samura com fundamentos na Lei Federal N° 13.019/2014</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2372/pl_018-2026_-_maio_laranja.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do “Maio Laranja” como o mês de prevenção e combate a todas as formas de violência contra crianças e adolescentes, cria a política municipal de prevenção, identificação e coibição de práticas de violência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2373/pl_019-2026_-_suplementacao_cimvi.doc</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento do Município de Schroeder no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais).</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_20-2026_-_iptu_em_braille_-_scheila.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a emissão acessível dos documentos de cobrança do IPTU às pessoas com deficiência visual no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_21-2026_-_utilidade_publica_-_legislativo_-_miria_-_jiu_jitsu.docx</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública municipal a Associação Schroedense de Jiu-Jitsu.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2401/pl_022-2026_-_nomeia_ruas_programa_casa_catarina.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição, denominação e classificação das ruas de nº 303 - Rua Evaldo Strelow e n° 318 – Rua João Bridaroli, localizadas no Programa Casa Catarina, situado na matrícula n° 27.752 da Comarca de Guaramirim, de propriedade do Município de Schroeder, localizado na rua - 300 23 de Março, Bairro Itoupava-Açú, no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_023-2025_-_alteracao_lei_2773-2025_-_aguas_de_guaramirim.doc</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal nº 2.773/2025, que autoriza o Município de Schroeder a firmar convênio com o Município de Guaramirim, para oferecer o serviço de abastecimento e fornecimento de água potável.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2416/pl_024-2026_-_ldo_2027.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2417/pl_025-2026_-_termo_de_fomento_-_radio_ssfm.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Schroeder a celebrar Termo de Fomento com a Associação Rádio Comunitária Schroeder Strasse FM.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2418/pl_026-2026_-_percentual_repasse_amvali.doc</t>
+  </si>
+  <si>
+    <t>Altera temporariamente, o Artigo 1º da Lei nº 628/1989, de 14 de novembro de 1989, que modifica a forma de contribuição à Associação dos Municípios do Vale do Itapocú - AMVALI.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2432/pl_027-2026_-_rede_feminina.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Schroeder a celebrar Convênio com a Rede Feminina de Combate ao Câncer de Guaramirim.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2433/pl_028-2026_-_suplementacao_-_kit_defesa_civil__schroeder_fest_002.doc</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar ao Orçamento do Município de Schroeder no valor de R$ 400.000,00 (quatrocentos mil reais).</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Ana Leon</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_29-2026_-_utilidade_publica_-_legislativo_-_ana.docx</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública municipal a Associação Motoclube de Schroeder.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Marcos Zils</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_30-2026_-_figueira.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento da “Figueira Centenária Hennicke” como ponto de interesse turístico e cultural do Município de Schroeder e dá outras providências.</t>
+  </si>
+  <si>
     <t>2246</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2246/plc_001-2026_-_alteracao_lei_cosip.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 19/2002, que institui no Município de Schroeder a Contribuição para Custeio da Iluminação Pública - CIP, prevista no artigo 149-a da Constituição Federal.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2265/plc_002-2026_-_agentes_comunitarios.doc</t>
   </si>
   <si>
     <t>Altera remuneração dos agentes comunitários de saúde, prevista no grupo II – atividades de nível médio, do anexo I da Lei Complementar nº 60/2008, de 11 de novembro de 2008, e dos agentes de endemias, prevista no anexo I – tabela II – atividades de nível médio e técnico, da Lei Complementar nº 4, de 19 de maio de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2285/plc_003-2026_-_altera_lei_04-1998.doc</t>
   </si>
   <si>
     <t>Altera o anexo da Lei Complementar nº 004, de 19 de maio de 1998 e o anexo da Lei Complementar nº 096, de 14 de dezembro de 2010.</t>
   </si>
   <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2419/plc_004-2026_-_reajuste_magisterio.doc</t>
+  </si>
+  <si>
+    <t>Define e aplica o percentual para revisão geral anual dos salários dos profissionais da carreira do magistério municipal regidos pela Lei Complementar nº 096/2010, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2420/plc_005-2026_-_revisao_geral_anual.doc</t>
+  </si>
+  <si>
+    <t>Define e aplica valor percentual para revisão geral anual dos salários de agentes públicos do Município de Schroeder, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2421/plc_006-2025_-_altera_lei_04-1998_e_60-2008.doc</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 004, de 19 de maio de 1998 e a Lei Complementar nº 060, de 11 de novembro de 2008, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_001-2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Schroeder/SC, referente ao exercício do ano de 2024, da administração do Prefeito Lauro Tomczak.</t>
+  </si>
+  <si>
     <t>2299</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2299/1.2026_-_modificativa_-_plc_3-2026_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>Nos termos do Art. 97 do Regimento Interno, as emendas não precisam conter ementa indicativa do assunto a que se referem.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2400/2.2026_-_aditiva_-_pl_18-2026_-_comissao_de_legislacao.docx</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2414/03.2026_-_modificativa_-_pl_23-2025_-_comissao_de_legislacao.docx</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2441/04.2026_-_modificativa_-_plc_4-2026_-_comissao_de_legislacao.docx</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2449/5.2026_-_modificativa_-_pl_25-2026_-_comissao_de_financas.docx</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2450/6.2026_-_aditiva_-_pl_25-2026_-_comissao_de_financas.docx</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2451/7.2026_-_modificativa_-_pl_26-2026_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_01-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade para a disponibilização de camisetas de uniforme escolar em cor escura, além da cor branca atualmente fornecida, para os alunos da rede municipal de ensino._x000D_
 A presente indicação se justifica, com o objetivo oferecer uma alternativa de uniforme mais prática e funcional para o uso diário dos estudantes, considerando que as atividades escolares rotineiras, como recreios, aulas ao ar livre e práticas pedagógicas diversas, envolvem contato constante com superfícies e materiais que aceleram o desgaste, o que compromete a durabilidade das camisetas claras. A adoção de camisetas em cores escuras tende a facilitar a manutenção do uniforme, uma vez que disfarça manchas com maior eficiência, proporcionando melhor conservação ao longo do ano letivo. Ressalta-se que a medida já é adotada, com êxito, pela Escola Municipal Prof. Emílio da Silva, onde os alunos podem optar entre camisetas brancas e pretas, demonstrando que a flexibilização da cor do uniforme...</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_02-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas necessárias para a manutenção do deck de madeira da Ponte do Bracinho, tendo em vista a existência de tábuas danificadas e quebradas, o que compromete a segurança dos usuários. Bem como, a instalação de lixeiras com maior capacidade de armazenamento imediações das Corredeiras do Bracinho._x000D_
 Justifica-se, visto que as Corredeiras do Bracinho constituem um importante ponto turístico e de lazer do Município, recebendo grande fluxo de visitantes. A presença de lixeiras adequadas e em quantidade suficiente contribui para a correta destinação dos resíduos sólidos, evitando a degradação ambiental. Da mesma forma, a manutenção do deck de madeira da Ponte do Bracinho é essencial para garantir a segurança dos usuários e preservar a infraestrutura pública.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_03-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise técnica para a melhoria da sinalização viária na Rua Barão do Rio Branco, visando a implantação de linhas transversais de estímulo à redução de velocidade e instalação de tachões na faixa central da via, especialmente nas retas onde ainda não há esse dispositivo._x000D_
 A presente indicação tem por objetivo aumentar a segurança viária na referida via, considerando o fluxo de veículos e o risco de acidentes devido ao excesso de velocidade. A implantação de linhas transversais para estimular a redução do ritmo de tráfego ajuda a alertar os condutores, promovendo uma desaceleração gradual e prevenindo colisões. Os tachões funcionam como reforços visuais e físicos, sinalizando a necessidade de reduzir a velocidade e evitar manobras perigosas, como ultrapassagens indevidas.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>Ana Leon</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_04-26.docx</t>
   </si>
   <si>
     <t>Sugerir ao Poder Executivo Municipal a organização e realização da 4ª edição do Schroeders Rock Festival, com a participação de bandas locais e regionais._x000D_
 A presente indicação visa proporcionar entretenimento cultural de qualidade aos munícipes, ao mesmo tempo em que reconhece e valoriza o talento dos músicos locais e da região. Ao disponibilizar um espaço para a divulgação de seus trabalhos, o evento incentiva o surgimento de novos talentos e garante visibilidade à produção autoral. Ressalta-se o sucesso absoluto das edições anteriores, com destaque para a 3ª edição em julho de 2025, que reuniu mais de 2.500 pessoas, consolidando o festival como um evento familiar seguro, que oferece lazer de forma saudável e ordeira. Além de fomentar a cultura, possui um importante cunho social, promovendo a arrecadação de alimentos não perecíveis destinados a famílias em vulnerabilidade.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>Marcos Zils</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_05-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de um poste de iluminação pública no final da Rua 31 de Março, no bairro Tomaselli._x000D_
 Justifica-se, tendo em vista que as duas últimas residências situadas no final da referida via encontram-se praticamente no escuro, em razão da inexistência de iluminação adequada. A situação gera insegurança aos moradores, especialmente durante o período noturno, agravada pelo fato de que há área com mata no final da rua. A instalação de um poste de iluminação pública proporcionará maior segurança, tranquilidade e qualidade de vida aos moradores, além de contribuir para a valorização do bairro e a prevenção de situações de risco.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_06-26.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de melhorias, com a instalação de iluminação e brinquedos, no parque infantil e academia ao ar livre, localizados na Rua Gustavo Streit, nº 150, anexos à unidade de saúde do Bairro Tomaselli_x000D_
 A referida indicação se justifica, pois, a deficiência na iluminação compromete a segurança dos usuários no período noturno. Além disso, a instalação de brinquedos infantis, sendo um brinquedo de escalar e um gira-gira, contribuirá significativamente para o desenvolvimento físico e social das crianças, incentivando o uso do parque pelas famílias e promovendo momentos de lazer saudável. Dessa forma, as melhorias mencionadas atenderão a uma reivindicação dos moradores do bairro, valorizando o espaço público, promovendo bem-estar, segurança e qualidade de vida à população.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_07-26.docx</t>
   </si>
   <si>
     <t>Sugerir a pavimentação da Rua Bahia, com a necessária adequação do projeto técnico, no que se refere ao estreitamento da calçada._x000D_
 A presente indicação se faz necessária tendo em vista que o projeto original prevê calçadas com dois metros de largura, entretanto, não há metragem suficiente na via para atender a essa especificação, uma vez que a Rua Bahia possui largura total de apenas doze metros, e não os quatorze metros exigidos pelo projeto padrão. Diante dessa limitação física da via, torna-se imprescindível a adequação do projeto, ajustando a largura das calçadas para um metro e cinquenta centímetros, medida que se mostra tecnicamente viável e compatível com a realidade local, sem prejuízo à acessibilidade e à segurança dos pedestres. Ressalta-se ainda que os terrenos ao longo da via encontram-se com metragem adequada, não sendo recomendável qualquer intervenção que implique prejuízos aos proprietários ou necessidade de desapropriações. Dessa forma, a adequação do projeto...</t>
@@ -450,239 +711,194 @@
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_14-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas cabíveis, a fim de que seja notificado o proprietário do imóvel situado na Rua Alphons Maria Schmalz, nº 87, esquina com a Rua Marechal Castelo Branco (antiga Marisol), para que execute a limpeza do imóvel, conforme preconiza a Lei nº 2285, que regulamenta o uso, a limpeza e a manutenção de terrenos, passeios nos imóveis situados no Município, propõe sanções ao particular quanto ao seu descumprimento e dá outras providências._x000D_
 A indicação faz-se necessária em razão do estado de abandono verificado, caracterizado pela ausência de limpeza, roçada e manutenção adequadas. Tal situação favorece a proliferação de vetores nocivos à saúde pública, além de causar prejuízos à segurança e ao bem-estar da coletividade.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_15-26.docx</t>
   </si>
   <si>
     <t>Sugerir a limpeza de vala localizada na Rua Erich Froehner, especificamente nos fundos do imóvel nº 3997 (Escola de Educação Básica Prof. Elisa Claudio de Aguiar), até a Igreja Nossa Senhora das Graças._x000D_
 A referida vala apresenta acúmulo de resíduos, vegetação excessiva e sedimentos, o que compromete o adequado escoamento da água pluvial. Tal situação pode ocasionar alagamentos, proliferação de insetos e riscos à saúde pública, além de causar transtornos à comunidade escolar, aos moradores do entorno e aos frequentadores da igreja.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_16-26.docx</t>
   </si>
   <si>
     <t>Sugerir pintura de sinalização horizontal para delimitação de vagas de estacionamento na Rua Guilherme Zastrow, nas imediações do imóvel nº 58 (CEIM Girassol), garantindo à distância mínima de 5 metros dos cruzamentos._x000D_
 Justifica-se, com o objetivo de proporciona o uso mais eficiente e ordenado do espaço disponível, evitando que os motoristas estacionem de maneira irregular ou fora das áreas apropriadas. Isso facilita o fluxo de veículos e assegura que o número de vagas disponíveis seja maximizado, beneficiando tanto os moradores quanto os frequentadores do CEIM Girassol.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_17-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise para a instalação de lombada na Rua Barão do Rio Branco, nas imediações do imóvel nº 2102. _x000D_
 A presente indicação atende ao pedido de moradores e pessoas que trafegam pela região, local que tem registrado com frequência alta velocidade por parte dos condutores de veículos e, consequentemente, acidentes, colocando em risco a integridade física da população. A instalação de uma lombada na referida via é medida necessária para garantir a segurança no trânsito e ordenar o fluxo de veículos.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_18-26.docx</t>
   </si>
   <si>
     <t>Sugerir a definição e pintura de ciclofaixa ao longo das ruas Barão do Rio Branco e Cândido Tomaselli, com interligação de acesso seguro à Escola Municipal Prof. Santos Tomaselli._x000D_
 Justifica-se, pois o fluxo intenso de veículos nessas vias, aliado à ausência de sinalização adequada para ciclistas e pedestres, gera insegurança, especialmente para crianças e adolescentes que utilizam diariamente o percurso para chegar à escola. A criação de uma ciclofaixa contínua e bem sinalizada contribuirá para a organização do trânsito, incentivo à mobilidade sustentável e redução de acidentes, além de garantir um deslocamento mais seguro e digno para os estudantes e demais usuários.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_19-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas cabíveis visando a adequação da calçada, do imóvel localizado na Rua Cândido Tomaselli, nº 879, esquina com a Rua Gustavo Streit, visando a acessibilidade._x000D_
 No local supracitado, observa-se que a calçada não possui rampa de acesso, dificultando e, em alguns casos, impossibilitando a circulação segura de pedestres com dificuldades de locomoção. Por se tratar de uma esquina, a ausência de rebaixamento adequado do meio-fio agrava ainda mais a situação. Assim, que seja realizada vistoria no local, seja mantido contato com o proprietário e adotada as providências necessárias para a implantação de rampa de acessibilidade.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_20-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de lixeiras nos parques infantis e academias ao ar livre localizados no Município._x000D_
 A indicação se justifica, pois são espaços amplamente utilizados pela população para lazer, prática de atividades físicas e convivência social. A ausência de lixeiras nesses locais contribui para o descarte inadequado de resíduos sólidos, ocasionando acúmulo de lixo, proliferação de insetos e riscos à saúde pública, além de comprometer a limpeza, a preservação ambiental e a estética dos espaços públicos. A disponibilização de lixeiras incentiva a conscientização ambiental, promove hábitos de higiene, contribui para a conservação dos equipamentos públicos e melhora a qualidade de vida dos usuários, especialmente de crianças e idosos que frequentam esses locais.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_21-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placa de trânsito junto ao semáforo da Rua Marechal Castelo Branco, indicando os sentidos das pistas. _x000D_
 Justifica-se, considerando que é uma via de grande circulação e que o semáforo tem gerado confusão entre os motoristas quanto ao correto sentido a ser seguido em cada pista. Embora existam marcações no chão, muitos motoristas não as observam corretamente, o que tem contribuído para o aumento de acidentes e situações de risco no local. Esse descuido com a sinalização horizontal pode ser minimizado com a instalação das placas verticais, que são mais visíveis e claras, facilitando a compreensão das direções a serem seguidas.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_22-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade para a instalação de ponto de ônibus com abrigo para passageiros na Rua Barão do Rio Branco, nas imediações do imóvel nº 2078, esquina com a Rua Itália (loteamento Zils) e outro, nas proximidades do imóvel nº 1712, da esquina com a Rua 15 de Outubro. _x000D_
 Justifica-se, pelo fato de que, no lado direito da via, no sentido centro/bairro, não há ponto de ônibus, obrigando os passageiros, especialmente estudantes e pessoas com mobilidade reduzida, a aguardarem a chegada do ônibus em condições climáticas desfavoráveis, como exposição à chuva ou ao sol intenso.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_23-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade para instalação da faixa de pedestres na Rua Marechal Castelo Branco, em frente ao imóvel nº 907 (Casa das Tintas), e a possibilidade de retirada da faixa de pedestres em frente ao imóvel nº 801 (Restaurante Indaial) ou ainda a viabilidade de manter as duas, caso não prejudiquem o trânsito devido à proximidade entre elas. _x000D_
 Justifica-se, visto que tal medida visa proporcionar maior segurança e comodidade para os pedestres, especialmente para ciclistas que, ao atravessarem o local, atualmente precisam passar em frente ao posto de combustível para acessar o bairro Rio Hern. Com a instalação da faixa de pedestre no ponto sugerido, os ciclistas poderão atravessar com maior segurança, evitando o trânsito intenso do dos veículos que vão ao posto e o risco de acidentes nessa área com maior movimento de veículos. Além disso, a proximidade da nova faixa de pedestres com o ponto de ônibus beneficiará também os usuários do transporte público, proporcionando um...</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_24-26.docx</t>
   </si>
   <si>
     <t>Sugerir ao Executivo que tome as medidas cabíveis a fim de cumprir o que preconiza a Lei nº 2285, com o intuito de exigir que os proprietários realizem a limpeza dos terrenos baldios. _x000D_
 Justifica-se, considerando que muitos munícipes estão deixando de realizar a manutenção necessária, acreditando que essa é uma responsabilidade exclusiva do Poder Executivo. Este, por sua vez, com o objetivo de manter a cidade organizada e limpa, se vê obrigado a contratar empresas ou servidores para executar o trabalho, o que resulta em custos desnecessários aos cofres públicos. Além disso, áreas urbanas com vegetação em excesso favorecem a proliferação de insetos, animais sinantrópicos e peçonhentos, e, quando a vegetação invade as vias públicas, ocasiona problemas de mobilidade urbana.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Muka</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_25-26.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção das tifas Leopoldo Kreutzfeldt e Rio Camarada, com execução de limpeza e patrolamento._x000D_
 Justifica-se, tendo em vista as condições atuais de trafegabilidade. A presença de irregularidades na via, acúmulo de resíduos e desgaste do leito comprometem o acesso seguro de moradores e a circulação de veículos. A realização dessas ações visa melhorar as condições de uso, garantir segurança, prevenir danos aos veículos e assegurar a adequada conservação das vias, atendendo às necessidades da comunidade local.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_26-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas necessárias para solucionar problemas de infraestrutura na Rua Rudiberto Laube, nas imediações do imóvel nº 225, esquina com a Rua Paulo Lindner, com execução de reparo de poste de iluminação pública, drenagem de vala, e ainda necessidade de contenção de deslizamento de terra._x000D_
 Justifica-se, pois o poste de iluminação pública, foi danificado por veículos de uma empresa de terraplanagem, o qual se encontra torto, oferecendo risco à segurança de pedestres e motoristas. Além disso, a vala de drenagem da via encontra-se totalmente assoreada, comprometendo o escoamento adequado da água pluvial. Em períodos de chuva, a lama escorre para a rua, causando transtornos significativos aos moradores, dificultando a circulação e aumentando os riscos de acidentes. Ressalta-se ainda a ocorrência de deslizamento de terra nos terrenos vizinhos, o que coloca em risco os imóveis próximos e a integridade física dos moradores.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>Kauana Peschke Lange</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_27-26.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de pavimentação na Rua 17 de Fevereiro._x000D_
 Justifica-se a presente indicação com o objetivo de melhorar as condições da referida via, que atualmente tem causado transtornos aos moradores, dificultando o tráfego de veículos e pedestres, especialmente em períodos de chuva, quando surgem lama e buracos, e em períodos de estiagem, com o excesso de poeira. A pavimentação contribuirá significativamente para a melhoria da mobilidade urbana, da segurança viária e da qualidade de vida da população local, além de valorizar os imóveis da região e reduzir custos futuros com manutenção viária.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_28-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de um espelho convexo no cruzamento das ruas Rio de Janeiro e Vigando Winter. _x000D_
 A medida se justifica pela baixa visibilidade existente no local, o que eleva significativamente o risco de acidentes, inclusive já houve registros de ocorrências graves no referido cruzamento. A instalação do espelho convexo contribuirá para a ampliação do campo de visão dos condutores que saem da Rua Vigando Winter, permitindo a visualização antecipada de veículos que se aproximam e, assim, promovendo maior segurança e melhor fluidez do tráfego.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_29-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de providências necessárias para a limpeza geral das Ruas Vigando Winter e Heins Winter, localizadas no bairro Schroeder I._x000D_
 As obras de pavimentação em paver nas referidas vias já foram devidamente concluídas. No entanto, ainda permanece a necessidade de realização de uma limpeza geral, tendo em vista que há restos de materiais da obra depositados nas laterais das ruas, bem como acúmulo de galhos em alguns trechos. Tal situação tem gerado preocupação aos moradores, pois o acúmulo desses resíduos, aliado ao calor excessivo, pode ocasionar a proliferação de insetos e animais peçonhentos, colocando em risco a saúde e a segurança da população local.</t>
   </si>
   <si>
     <t>2261</t>
-  </si>
-[...1 lines deleted...]
-    <t>30</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_30-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placa de sinalização de trânsito indicativa na Rua Joinville, informando os acessos no sentido centro, bairros Tomaselli e Rancho Bom._x000D_
 A indicação se faz necessária, pois grupos de cicloturismo, bem como outros turistas que chegam ao município pela serra Duas Mamas, não conhecem a localidade. A ausência de sinalização adequada dificulta a compreensão dos trajetos, causando dúvidas quanto à direção correta para o centro da cidade e para os bairros mencionados. Dessa forma, a implantação da placa contribuirá para melhor orientação dos visitantes, aumento da segurança viária e valorização do turismo local.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_31-26.docx</t>
   </si>
   <si>
     <t>Sugerir a pintura de faixa de pedestre na Rua Gustavo Streit, nas imediações do acesso ao imóvel nº 150 (unidade de saúde do Bairro Tomaselli)._x000D_
 Justifica-se pela necessidade de garantir maior segurança viária aos pedestres que utilizam o local diariamente. Trata-se de um ponto com fluxo constante de pessoas, incluindo idosos, crianças e pessoas com mobilidade reduzida, que buscam atendimento de saúde. A implantação da faixa de pedestres contribuirá para a organização do tráfego, a redução do risco de acidentes e a promoção de um deslocamento mais seguro e acessível.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
@@ -1569,50 +1785,667 @@
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_100-26.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de limpeza das grades das bocas de lobo ao longo de toda a extensão da Estrada Duas Mamas. _x000D_
 Justifica-se, em razão da existência de diversos pontos com bueiros obstruídos ao longo da referida via, o que compromete o adequado escoamento da água pluvial. Tal situação pode ocasionar acúmulo de água, alagamentos, danos à via e transtornos aos moradores e usuários.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_101-26.docx</t>
   </si>
   <si>
     <t>Sugerir a análise de viabilidade para a realização da manutenção da via sem nome, lateral da Rua Santa Catarina, localizada entre os imóveis nºs 586 e 618._x000D_
 Justifica-se, visto que a realização de manutenção contribuirá para garantir melhores condições de uso, segurança e mobilidade, além de minimizar os impactos causados pelas intempéries climáticas, atendendo às necessidades dos moradores.</t>
   </si>
   <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_102-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a construção de banheiros públicos na Praça Ayrton Senna, localizada na Rua Paulo Jahn, bem como a instalação de cercado no entorno do parque infantil existente no local._x000D_
+A presente sugestão visa atender às necessidades dos frequentadores da praça, proporcionando melhores condições de infraestrutura, conforto e segurança. A instalação de banheiros públicos contribuirá significativamente para o bem-estar dos usuários, especialmente famílias e crianças que utilizam o espaço de lazer. Da mesma forma, o cercamento do parque infantil é fundamental para garantir maior segurança às crianças, prevenindo acidentes e oferecendo mais tranquilidade aos responsáveis. Cabe destacar que tais melhorias já estão previstas no projeto de revitalização da praça, no entanto, até o momento, ainda não foram executadas. Dessa forma, reforça-se a importância da implementação dessas ações, a fim de concretizar os benefícios planejados para a comunidade.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2375/ind_103-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de ações de manutenção na Rua Germano Muller, especificamente ao lado do imóvel nº 476, com o objetivo de resolver problemas relacionados ao escoamento de água e à infraestrutura local. As ações incluem reparo da calçada, verificação, reparo e ampliação da tubulação, limpeza da vala existente e ainda a contenção do barranco. _x000D_
+Justifica-se, tendo em vista que o escoamento inadequado da água, que ocorre por baixo da tubulação, pode estar comprometendo a infraestrutura local, especialmente a calçada e o barranco. Este último já apresenta sinais de deslizamento, o que exige medidas de contenção para prevenir acidentes e novos danos. Entre as ações recomendadas, ainda se destacam a limpeza da vala em ambos os lados da via e a ampliação da tubulação até o rio, de modo a garantir o correto escoamento da água e a estabilidade da área. Dessa forma, é fundamental a realização de uma avaliação técnica detalhada do local, a fim de verificar as condições existentes e definir..</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2376/ind_104-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a troca das lâmpadas convencionais por lâmpadas LED e melhoria da intensidade da iluminação pública na Estrada Rio Hern._x000D_
+Atualmente, a iluminação pública na referida área é de lâmpadas convencionais, cujas intensidades de luminosidade são insuficientes para garantir a segurança e o bem-estar da população local. Isso tem gerado riscos, principalmente no período noturno, quando a visibilidade é reduzida e a insegurança aumenta, favorecendo acidentes e ameaças à segurança de pessoas que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Sugerir a manutenção do acostamento e reparos na calçada da Rua Apiúna, especificamente em frente ao imóvel nº 185, no bairro Rio Hern._x000D_
+Justifica-se, visto que a área, apresenta afundamento do acostamento e danos na calçada, o que compromete a segurança das pessoas que transitam pelo local, principalmente as com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2378/ind_106-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para a execução de pavimentação da Rua Theodoro Weiss._x000D_
+A pavimentação faz-se necessária, tendo em vista os benefícios significativos que trará à mobilidade urbana, à segurança dos usuários e à qualidade de vida dos moradores, reduzindo problemas como poeira, lama, erosão e dificuldades de acesso.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_107-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para a construção de calçada na Rua Marechal Castelo Branco, no Bairro Bracinho, trecho compreendido entre os imóveis nº 6256 e 7275 (no trecho onde foram realizadas obras do setor de saneamento e estão em execução obras de recapeamento do pavimento asfáltico)._x000D_
+Justifica-se pela necessidade de promover melhores condições de mobilidade e segurança aos pedestres que utilizam a via. Trata-se de uma via com fluxo significativo, que demanda infraestrutura adequada para garantir a circulação segura a pé. A construção de calçadas contribuirá para a organização do espaço urbano, ampliará a acessibilidade, auxiliará na prevenção de acidentes e proporcionará melhorias na qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Sugerir a manutenção da Rua Daniel Andrade de Castro, com a execução de patrolamento. Bem como seja analisada a viabilidade da pavimentação da referida via._x000D_
+Justifica-se, visto que a via apresenta irregularidades significativas, incluindo a presença de uma vala, o que compromete a segurança de pedestres e motoristas, além de dificultar o acesso dos moradores. Ressalta-se, ainda, a importância da pavimentação, a qual contribuirá para a melhoria das condições de trafegabilidade, redução de riscos de acidentes e garantia de maior conforto e qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_109-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a manutenção do pavimento em concreto intertravado (paver) da Rua 31 de Março, tendo em vista a existência de pontos localizados com afundamento ao longo da via._x000D_
+A presente indicação se justifica pela necessidade de garantir a segurança de motoristas e pedestres, bem como a adequada conservação da infraestrutura urbana. Ressalta-se que a referida obra ainda se encontra no período de garantia, o que torna viável e necessário o acionamento da empresa responsável para a devida correção dos problemas apresentados.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2388/ind_110-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de providências visando à desobstrução da vala localizada na Rua Jacó Alvise, com a implementação de medidas para a solução da situação, incluindo a limpeza e a instalação de tubulação adequada._x000D_
+A presente indicação se faz necessária tendo em vista que a referida vala, utilizada há muitos anos pela comunidade local, deixou de receber fluxo de água após intervenções decorrentes de um loteamento nas proximidades, o que teria interrompido a passagem natural da água no local. Dessa forma, nas condições atuais, a vala vem ocasionando transtornos aos moradores da região, especialmente no que se refere à ausência de circulação adequada da água e ao acúmulo de sujeira.</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2389/ind_111-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para a implantação de atendimento domiciliar para coleta de exames laboratoriais e vacinação destinados a pessoas com Transtorno do Espectro Autista (TEA) níveis 2 e 3, bem como idosos acamados no Município de Schroeder._x000D_
+A proposta busca garantir mais dignidade, acessibilidade e qualidade de vida a pessoas com limitações de mobilidade ou barreiras de acesso a ambientes externos, como pessoas com TEA níveis 2 e 3 e idosos restritos ao leito. Esses grupos enfrentam barreiras significativas para acessar unidades de saúde. A medida propõe o atendimento domiciliar para coleta de exames e vacinação, visando inclusão, humanização e prevenção de agravamento de doenças, assegurando acesso efetivo aos serviços de saúde. Ressalta-se que a iniciativa encontra respaldo em legislação federal, que assegura o direito à saúde de forma universal e igualitária, bem como a atenção integral, especialmente às pessoas em condição de vulnerabilidade, incluindo pessoas com...</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2390/ind_112-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a elaboração de decreto regulamentador disciplinando a circulação de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos no âmbito do município, em conformidade com a Resolução nº 996/2023 do Conselho Nacional de Trânsito (CONTRAN)._x000D_
+Justifica-se a regulamentação local, uma vez que a Resolução do CONTRAN, em seu Art. 6º, atribui aos órgãos com circunscrição sobre a via, no caso, o município, a competência para definir a circulação de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos, observadas as características locais, a segurança viária e a organização do trânsito. Diante do aumento do uso desses meios de transporte, a regulamentação municipal é necessária para determinar locais de circulação, limites de velocidade, regras de convivência com pedestres e demais veículos, e estabelecer medidas de segurança e fiscalização, prevenindo riscos e conflitos entre usuários.</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2391/ind_113-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise e elaboração de projeto para pavimentação da Rua Argentina._x000D_
+Justifica-se, com o objetivo de melhorar a mobilidade, a segurança e a acessibilidade de veículos e pedestres, além de reduzir poeira, lama e problemas no escoamento da água pluvial. A elaboração de um projeto técnico permitirá planejar corretamente os materiais e métodos construtivos, garantindo durabilidade e otimização dos recursos públicos.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2392/ind_114-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de vistoria e adoção de providências para a manutenção do telhado e das lâmpadas do Ginásio de Esportes dos Imigrantes, localizado no Bairro Schroeder I._x000D_
+Justifica-se, viso que o ginásio apresenta infiltrações em diversos pontos do telhado, ocasionando goteiras durante períodos de chuva, e várias lâmpadas queimadas, comprometendo o uso seguro e adequado do espaço para a prática de atividades esportivas. Ressalta-se que já foram realizadas manutenções anteriormente, porém os problemas persistem, indicando que é necessária uma análise aprofundada sobre como estão sendo executadas as manutenções, de forma a identificar a causa da recorrência dos problemas e propor soluções eficazes e duradouras.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2393/ind_115-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade com o objetivo de firmar parceria com o Corpo de Bombeiros Voluntários, a fim de que seja disponibilizado, pelo menos nos períodos de maior movimentação, um profissional capacitado para atuar como salva-vidas na Prainha de Schroeder, prestando orientações gerais sobre segurança e auxiliando em eventuais situações de risco, garantindo maior proteção aos frequentadores do local._x000D_
+Justifica-se, pelo fato de que a Prainha, além de ser área de lazer com intensa movimentação, especialmente nos dias de calor intenso, apresenta também áreas de vegetação e locais com risco potencial, tornando essencial a presença de um profissional capacitado para prevenir acidentes e orientar os usuários. A medida contribuirá para a segurança e bem-estar da população, promovendo um ambiente mais seguro e organizado.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2394/ind_116-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para a instalação de sinalização vertical de trânsito com placas de "PARE" na Rua Mario Bagatolli, especificamente no entroncamento com a marginal do viaduto da BR 280._x000D_
+Justifica-se, com o objetivo de reduzir o risco de acidentes, garantindo maior segurança para motoristas, ciclistas e pedestres, além de organizar o fluxo de veículos, evitando conflitos de tráfego e facilitar a compreensão das regras de prioridade no cruzamento, promovendo a educação no trânsito.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2395/ind_117-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a implantação de oferta de Educação de Jovens e Adultos (EJA), antigo ensino supletivo, na rede municipal de ensino. _x000D_
+Justifica-se, visto que a educação para jovens e adultos, constitui importante política pública destinada a garantir o direito à educação àqueles que não tiveram acesso ou continuidade de estudos na idade própria. O município, responsável prioritariamente pela educação infantil e pelo ensino fundamental, possui meios para ofertar programas, contribuindo para a redução dos índices de analfabetismo, a inclusão social e profissional de jovens, adultos e idosos, o fortalecimento da cidadania e o desenvolvimento econômico e social.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2396/ind_118-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a limpeza de vala localizada no final da Rua Duque de Caxias, próximo à rua 17 de Fevereiro._x000D_
+A referida vala encontra-se obstruída, o que pode ocasionar alagamentos em períodos de chuva e favorecer a proliferação de insetos transmissores de doenças. A intervenção proposta visa melhorar as condições de saúde pública, a mobilidade urbana e a segurança dos moradores da região.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2397/ind_119-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudo de viabilidade para implementação de telemedicina e consultas online no Município, nos moldes do Programa Saúde Online, do município de Jaraguá do Sul._x000D_
+A implementação de telemedicina e consultas online é uma solução eficaz para ampliar o acesso da população a serviços de saúde, reduzir filas e otimizar recursos do município. O Programa Saúde Online – Jaraguá demonstra que é possível oferecer atendimentos médicos remotos de forma segura, eficiente e prática, beneficiando pacientes e profissionais de saúde. Diante disso, recomenda-se avaliar, em nosso município, a infraestrutura necessária, a capacitação de profissionais, os protocolos de segurança e os modelos de operação, garantindo um serviço acessível, eficiente e de qualidade à população.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_120-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a elaboração e divulgação de informativos ou cards explicativos, de fácil compreensão, que apresentem aos cidadãos os direitos das pessoas com deficiência, com o objetivo de promover a inclusão social, a cidadania e o acesso à informação._x000D_
+Justifica-se, pois o conhecimento sobre os direitos das pessoas com deficiência é fundamental para garantir sua inclusão plena na sociedade. A disponibilização de materiais educativos simples, claros e de fácil compartilhamento contribui para a conscientização da população, fortalece o exercício da cidadania e facilita a fiscalização do cumprimento desses direitos no município.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_121-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para a implantação da Diretoria Municipal de Trânsito, com a respectiva nomeação do cargo de Diretor de Trânsito e a contratação de assessoria especializada em engenharia de trânsito._x000D_
+A implantação da Diretoria Municipal de Trânsito visa centralizar e aprimorar a gestão do trânsito, promovendo maior segurança viária, organização e eficiência na mobilidade urbana. A nomeação do Diretor de Trânsito assegurará liderança técnica e administrativa, enquanto a contratação de assessoria especializada em engenharia de trânsito fornecerá suporte técnico essencial para planejamento, fiscalização e implementação de ações estratégicas. Essa iniciativa permitirá reduzir riscos de acidentes, melhorar a fluidez do tráfego e alinhar o município às melhores práticas de gestão de trânsito, beneficiando diretamente a população.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2404/ind_122-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudo de impacto financeiro com o objetivo de viabilizar a ampliação de políticas de isenção tributária e benefícios fiscais voltados a pessoas idosas e portadores de doenças crônicas em situação de vulnerabilidade socioeconômica._x000D_
+Justifica-se a proposta com o objetivo de promover maior justiça social, por meio da ampliação de mecanismos de proteção econômica a grupos em situação de vulnerabilidade, especialmente pessoas idosas e pessoas acometidas por doenças crônicas em condição de baixa renda, que frequentemente enfrentam elevados custos com saúde e manutenção da qualidade de vida. A realização de estudo de impacto financeiro constitui medida necessária para assegurar que tais políticas sejam implementadas de forma responsável, conciliando a ampliação dos benefícios sociais com a sustentabilidade das finanças públicas.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2405/ind_123-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudo de viabilidade para a abertura de uma via na lateral da Escola Municipal Prof. Santos Tomaselli, localizada em frente à rotatória formada pelas ruas Cândido Tomaselli e Jerônimo Tomaselli._x000D_
+O objetivo proporcionar maior segurança no embarque e desembarque dos alunos da referida unidade escolar. Com a criação de um acesso lateral, será possível reduzir o fluxo de estudantes na via principal, minimizando riscos de acidentes. Além disso, a medida contribuirá para melhorar a visibilidade dos motoristas na saída da escola, atualmente prejudicada pela presença de ônibus que obstruem a visão. Por fim, a proposta visa otimizar a organização do trânsito no local, promovendo maior fluidez e segurança para pedestres, alunos, pais e condutores.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2406/ind_124-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo que análise a possibilidade de reajuste no vale-alimentação concedido aos servidores públicos municipais._x000D_
+Justifica-se, considerando o aumento dos preços dos alimentos nos últimos anos. Com a inflação, o valor atual do benefício já não é suficiente para atender às necessidades dos servidores. Dessa forma, o reajuste do benefício mostra-se medida justa e necessária, contribuindo para a valorização dos servidores públicos e garantindo condições adequadas de alimentação.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2407/ind_125-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para estruturar a ampliação da equipe de suporte educacional, com foco na criação de mecanismos formais para substituição de servidores nas unidades escolares em casos de ausência._x000D_
+Justifica-se, com o objetivo de assegurar o adequado funcionamento das unidades escolares, evitando a sobrecarga de profissionais e a substituição informal de funções sem respaldo legal. Atualmente, a ausência de servidores da área da educação, por motivos diversos (afastamentos, licenças, entre outros), tem gerado a necessidade de substituições improvisadas, muitas vezes realizadas por outros profissionais da equipe escolar, sem regulamentação específica. Tal prática pode comprometer a qualidade do atendimento educacional, além de expor os servidores a atribuições que não correspondem às suas funções originais.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2408/ind_126-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudo técnico para a revisão da Lei nº 66/2008, que Dispõe Sobre o Imposto Sobre a Propriedade Predial e Territorial Urbana – IPTU, especialmente no que se refere à base de cálculo e à aplicação das alíquotas._x000D_
+Justifica-se pela necessidade de aperfeiçoar a legislação, tornando-a mais equilibrada e alinhada à realidade socioeconômica da população. Destaca-se a importância de revisar as regras de isenção, considerando o tipo e a localização do imóvel, para garantir maior justiça na concessão de benefícios fiscais. Além disso, busca-se evitar aumentos abruptos no imposto decorrentes de atualizações cadastrais, por meio da adoção de critérios mais claros e justos, promovendo maior equidade na cobrança.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_127-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de providências para a realização de limpeza e manutenção de vala de drenagem localizada na Rua Alberto Krause._x000D_
+A referida vala encontra-se assoreada, com acúmulo excessivo de vegetação e grande quantidade de lixo descartado irregularmente. Tal situação tem ocasionado água parada, contribuindo diretamente para a proliferação de insetos e outros vetores, além da presença de animais sinantrópicos e peçonhentos, o que representa sérios riscos à saúde pública e à segurança dos moradores da região.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2410/ind_128-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade e adoção de providências para a disponibilização de sistema de transporte público municipal, com rotas eficientes e tarifas acessíveis, especialmente no trajeto entre os bairros e a região central do município._x000D_
+Justifica-se, com o objetivo de facilitar o deslocamento dos munícipes entre bairros e o centro, melhorando o acesso a serviços e ao comércio local. A medida também contribui para o aumento da circulação de pessoas e do consumo no município, o que, diante das mudanças da Reforma Tributária, pode impactar positivamente a arrecadação municipal. Além disso, promove maior mobilidade urbana e reduz a dependência de veículos particulares.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_129-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas cabíveis, a fim de realizar a poda das árvores na calçada da Rua Barão do Rio Branco, em toda a sua extensão._x000D_
+Justifica-se a presente solicitação tendo em vista que a vegetação existente ao longo da via encontra-se avançando para o acostamento, dificultando a circulação segura de pedestres e, especialmente, de ciclistas que utilizam a rua. Tal situação tem gerado transtornos e riscos à segurança dos munícipes, sendo necessária a devida manutenção por meio da poda das árvores em toda a extensão da via.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Minatti</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2422/ind_-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise e a adoção das tratativas necessárias para que o Campeonato Municipal de Futsal Adulto do Município de Schroeder seja denominado “Campeonato Municipal de Futsal Adulto – Taça Edison Jahn”._x000D_
+Justifica-se a presente proposta com o objetivo de homenagear e reconhecer o relevante papel do Senhor Edison Jahn, que, ao longo dos anos, tem sido presença constante nos campeonatos, contribuindo de forma significativa para o desenvolvimento do esporte, apoiando atletas e incentivando a participação da comunidade. Sua dedicação evidência o compromisso com o esporte como instrumento de inclusão social, integração comunitária e promoção da saúde.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_131-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise e elaboração de projeto para pavimentação da Rua Ayrton Senna._x000D_
+Justifica-se, com o objetivo de melhorar a mobilidade, a segurança e a acessibilidade de motoristas e pedestres, além de reduzir poeira, lama e problemas no escoamento da água pluvial provenientes de via sem pavimentação.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2424/ind_132-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise da viabilidade e adoção das medidas necessárias para a implementação de uma área de lazer pública, como um parque, bosque ou espaço similar, em terreno de propriedade do Município, no bairro Schroeder I._x000D_
+Justifica-se com o objetivo promover maior qualidade de vida à população, oferecendo um espaço adequado para convivência, lazer e bem-estar das famílias. A proposta é desenvolver um espaço multifuncional, que contemple áreas verdes preservadas ou revitalizadas, espaços para caminhadas e atividades físicas, locais apropriados para convivência familiar, como áreas de piquenique, estruturas de lazer e recreação acessíveis a todas as idades e ambientes que incentivem o contato com a natureza e o bem-estar coletivo. A iniciativa busca atender à necessidade de um local público onde famílias possam se reunir com segurança, tranquilidade e conforto, contribuindo também para a valorização urbana e ambiental do Município.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2425/ind_133-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção das providências necessárias para a implantação de uma área de lazer na Vila Paraíso, bairro Schroeder I, contemplando parque infantil, academia ao ar livre, campo ou quadra para prática esportiva, bem como demais equipamentos compatíveis com a proposta._x000D_
+A presente indicação atende a uma demanda dos moradores da Vila Paraíso, no bairro Schroeder I, que não dispõem de espaços públicos adequados para lazer e convivência. A ausência de parque infantil, academia ao ar livre e áreas esportivas obriga a população a se deslocar para outras regiões, dificultando o acesso principalmente para crianças e idosos. A implantação de uma área de lazer, contribuirá para a qualidade de vida, promovendo bem-estar, integração social e incentivo à prática de atividades físicas.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_134-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de providências emergenciais para minimizar os impactos da ausência de farmacêutico na unidade de saúde do Bairro Schroeder I, especialmente no que se refere ao fornecimento de medicamentos prescritos por meio de receita médica._x000D_
+Justifica-se, considerando que a unidade se encontra atualmente sem profissional farmacêutico e não há previsão imediata para reposição do cargo, tendo em vista as dificuldades no preenchimento das vagas, mesmo após sucessivas convocações em processos seletivos. Ressalta-se que a ausência desse profissional compromete diretamente o acesso da população aos medicamentos, gerando transtornos e prejuízos à continuidade dos tratamentos. Diante desse cenário, torna-se importante a adoção de medidas alternativas e temporárias para garantir a dispensação de medicamentos à população local, como a organização de um fluxo logístico para recolhimento de receitas médicas diretamente na unidade de saúde do bairro, em dias fixos da semana, encaminhando...</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2427/ind_135-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir ao Executivo estudo de viabilidade para a organização e realização de um festival country ou sertanejo em nosso município, nos moldes de eventos já consolidados em cidades da região._x000D_
+A proposta visa promover o lazer, a cultura e o desenvolvimento econômico do município por meio da realização de um Festival Country e Sertanejo. O evento ofereceria uma opção de entretenimento saudável, especialmente para os jovens, além de ser um ambiente familiar que valoriza as tradições ligadas ao meio rural e à cultura sertaneja. Também contribuiria para fortalecer a identidade cultural local, incentivar o turismo e movimentar o comércio, acompanhando o crescimento e a relevância do agronegócio na região.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2429/ind_137-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a instalação de sinalização de trânsito horizontal, com a pintura de “PARE”, na Rua Carlos Eggert, no cruzamento com a Rua Alphons Maria Schmalz, dos dois lados da via, no cruzamento._x000D_
+Trata-se de um ponto de conflito entre fluxos de veículos, onde a ausência de sinalização horizontal adequada pode gerar dúvidas quanto à preferência de passagem, aumentando o risco de acidentes. A implantação da pintura de “PARE” em ambos os lados da via contribuirá para orientar de forma clara e objetiva os condutores, promovendo a redução da velocidade e incentivando a parada obrigatória antes da travessia. Além disso, a medida favorece a organização do trânsito local, melhora a visibilidade das regras de circulação e amplia a proteção de pedestres e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2430/ind_138-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a manutenção da tubulação de escoamento de água pluvial, localizada na Rua Marechal Castelo Branco, nas imediações do imóvel nº 11.267, em frente ao ponto de ônibus._x000D_
+Conforme relato de moradores, durante a realização de serviços de limpeza no ponto de ônibus, um caminhão do município foi estacionado sobre a tubulação existente no local, o que acabou ocasionando o rompimento da estrutura. Em decorrência disso, a tubulação foi danificada e parcialmente quebrada, comprometendo o adequado escoamento da água pluvial. Ressalta-se que os moradores já formalizaram a situação por meio de protocolo junto ao Poder Executivo. A situação atual pode ocasionar transtornos à população, como acúmulo de água, danos à via pública e riscos à segurança de pedestres e usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2431/ind_139-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a construção de um abrigo para passageiros no ponto de ônibus localizado na Estrada Duas Mamas, nas proximidades do imóvel nº 5116._x000D_
+Justifica-se, com objetivo atender a uma demanda da comunidade local. Atualmente, os usuários aguardam o ônibus sem qualquer tipo de abrigo, ficando expostos às condições climáticas, como sol intenso e chuva, o que gera desconforto e coloca em risco a saúde e o bem-estar. Dessa forma, a instalação de um ponto de ônibus com cobertura proporcionará mais segurança, conforto, garantindo melhores condições de espera para os usuários do transporte público.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2436/ind_140-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a alteração da rota do transporte oferecido oferecido às pessoas idosas, para facilitar o deslocamento até o Clube de Idosos “Alegre Vida” aos domingos, quando há atividades no local. Verificando a possibilidade de ampliar a rota nas localidades de Braço do Sul e Rancho Bom, incluindo o contorno na travessia próxima à antiga escola Vali Jorck Voigt._x000D_
+A sugestão de ampliar a rota nas localidades de Braço do Sul e Rancho Bom tem como objetivo atender uma maior quantidade de idosos que residem nessas áreas e que atualmente enfrentam dificuldades de mobilidade para acessar os serviços do clube, garantindo assim a participação ativa dos idosos nas atividades, promovendo maior inclusão social.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2437/ind_141-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para a construção de uma pista de skate em local adequado, além da implantação de aulas de skate para os munícipes._x000D_
+A instalação de uma pista de skate é uma medida importante para incentivar a prática esportiva e o lazer, além de contribuir para a valorização de espaços públicos e a melhoria da qualidade de vida. A implantação de aulas de skate deve ser pensada como uma ação complementar ao incentivo à prática esportiva, com a oferta de turmas para diferentes faixas etárias.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2438/ind_142-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para aprimorar o transporte e a distribuição de calcário aos agricultores, por meio da adaptação das conchas utilizadas para esse fim. A proposta inclui a instalação de divisórias internas no estilo "baia" e a inclusão de um sistema de pesagem integrado._x000D_
+A instalação das divisórias permitirá a separação eficiente da carga, possibilitando a distribuição de calcário para diferentes destinos de forma organizada. O sistema de pesagem integrado permitirá o monitoramento preciso do peso da carga, garantindo que as quantidades sejam corretamente dosadas conforme necessário.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2439/ind_143-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para instalação de uma quadra poliesportiva e uma quadra de areia em imóvel pertencente ao município, no Bairro Schroeder I._x000D_
+Justifica-se, considerando a crescente demanda por espaços públicos destinados à prática de atividades físicas e esportivas, que visam o bem-estar da população e o desenvolvimento de políticas públicas voltadas à saúde, lazer e integração social, torna-se imprescindível a criação e melhoria de infraestrutura esportiva no referido bairro. Essas estruturas são essenciais para proporcionar um espaço adequado para a prática de esportes como futsal, vôlei, basquete, handebol, entre outros, atendendo assim a diferentes faixas etárias e promovendo a inclusão social por meio da atividade física.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_144-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise e a adoção das medidas necessárias para a instalação de calçada na Rua 3 de Outubro, em frente ao imóvel nº 1381 (Igreja da Comunidade São Pedro Apóstolo)._x000D_
+Justifica-se a presente indicação com o objetivo de melhorar as condições de acessibilidade e segurança no local, especialmente para pessoas idosas e crianças que frequentam a igreja. Atualmente, a ausência de calçada adequada dificulta a circulação de pedestres, expondo-os a riscos de acidentes, especialmente em períodos de maior fluxo de pessoas e em dias chuvosos.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>Scheila da Farmácia, Kauana Peschke Lange</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2443/ind_145-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir que a horta comunitária, a ser instalada no Bairro Braço do Sul pelo projeto desenvolvido pela Assistência Social do Município, seja implantada junto com o parque infantil localizado na Rua Emílio Reck, nas imediações do imóvel nº 251._x000D_
+A referida horta, embora tenha sido inicialmente sugerida para a Rua 3 de Outubro, terá seu endereço mais adequado na Rua Emílio Reck, pois a maioria dos moradores que a solicitaram reside nessa rua. Isso garantirá maior envolvimento da comunidade local e melhor aproveitamento do espaço público. A integração da horta ao parque infantil permitirá que as crianças participem ativamente do plantio e do cuidado das plantas, promovendo aprendizado sobre alimentação saudável, sustentabilidade e preservação ambiental. Além disso, a convivência entre pais e filhos nesse ambiente educativo e recreativo fortalece os vínculos familiares e comunitários, incentivando práticas de cidadania e colaboração entre os moradores.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2444/ind_146-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção das providências necessárias para a implementação de drenagem de água pluvial que permanece empossada na pista, antes da faixa elevada localiza Rua Marechal Castelo Branco, especificamente na altura do imóvel nº 3905 (Secretaria Municipal de Educação)._x000D_
+Justifica-se em razão do acúmulo recorrente de água e resíduos no local, o que evidencia a necessidade de adoção de medidas que favoreçam o adequado escoamento da água. A implantação de um sistema de drenagem eficiente tem como objetivo prevenir alagamentos que prejudicam a circulação de pedestres, especialmente por se tratar de uma área com intenso fluxo de pessoas, em virtude da presença de empresas, órgãos públicos e estabelecimentos comerciais. Além disso, a situação compromete o conforto e a segurança dos cidadãos, particularmente daqueles que utilizam o transporte coletivo, devido a existência de um ponto de ônibus nas proximidades.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2445/ind_147-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para a instalação de redutores de velocidade na Rua Erich Froehner, nas imediações dos imóveis nº 951 (Vale Indústria e Comércio de Combustíveis) e nº 1.031 (Unipet Distribuidora)._x000D_
+Justifica-se tendo em vista o elevado número de acidentes registrados no trecho mencionado, o que indica risco à segurança de motoristas, pedestres e trabalhadores das empresas locais. A implantação de redutores de velocidade pode contribuir para a diminuição da velocidade dos veículos, aumentando a segurança viária, prevenindo colisões e promovendo melhores condições de tráfego na região.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_148-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a manutenção do acostamento da Rua Barão do Rio Branco, tendo em vista que o pavimento se encontra danificado em diversos pontos, havendo inclusive trechos sem qualquer tipo de revestimento._x000D_
+Justifica-se, pois as condições inadequadas no acostamento, obriga pedestres e ciclistas a compartilharem a pista de rolamento, o que eleva significativamente o risco à segurança viária. A manutenção e recuperação do acostamento são medidas essenciais para garantir a integridade da infraestrutura urbana, promover melhores condições de mobilidade e assegurar a segurança dos usuários da via.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2447/ind_149-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas necessárias para a realização de manutenção das laterais da via marginal do viaduto da BR-280, no acesso à Rua Mário Bagatolli (Vila Paraíso), incluindo a limpeza da sarjeta (calhas de escoamento de água pluvial) e a execução de roçada da vegetação existente._x000D_
+Justifica-se a presente indicação tendo em vista que o mato se encontra em altura elevada, prejudicando a visibilidade e o acesso às estruturas de drenagem, as quais se encontram obstruídas e praticamente encobertas pela vegetação, o que compromete o correto escoamento de água. Visando assim, garantir melhores condições de segurança, visibilidade e manutenção da infraestrutura viária no local.</t>
+  </si>
+  <si>
     <t>2244</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2244/mocao_01.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Amália Krüger Walz, carinhosamente conhecida como Oma Walz, em reconhecimento e homenagem pela celebração de seus 100 anos de vida, marco histórico que a consagra como exemplo de longevidade, força, fé e inspiração para toda a comunidade de Schroeder.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2284/mocao_02.docx</t>
   </si>
   <si>
     <t>Retirada pelo autor - Moção de Aplausos à Thiago Rubin, em reconhecimento à sua trajetória e pelo exemplo de dedicação, empenho e talento. Sua atuação enriquece a cultura, elevando o nome de Schroeder por meio da música e tornando-se motivo de orgulho para todos os munícipes.</t>
   </si>
   <si>
     <t>2326</t>
@@ -1689,50 +2522,104 @@
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2354/005_-pedido_de_informacoes_ver_-_plano_diretor.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca do andamento das tratativas relacionadas à atualização e revisão do Plano Diretor do Município.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2366/006_-pedido_de_informacoes_ver._muka_-_contratos_saude.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca de veiculações jornalísticas relacionadas à destinação de consultas na área de saúde e medicina do trabalho custeadas pelo Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2367/007_-pedido_de_informacoes_ver._muka_-_instrumentos_musicais.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca da aquisição de instrumentos musicais pelo Município mediante adesão a ata de registro de preços.</t>
   </si>
   <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2382/008_-pedido_de_informacoes_ver._miria_-_lei_2581-2022.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da aplicabilidade da Lei Municipal nº 2.581/2022, que dispõe sobre a proibição do uso de fogos de artifícios com efeito sonoro no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2387/009_-pedido_de_informacoes_ver._miria_-_aposentados.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca das exonerações de servidores públicos municipais da área da educação que se encontram aposentados.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2412/010_-pedido_de_informacoes_ver._marcos_-_macadame.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca dos critérios e da destinação de macadame pelo Município.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2413/011_-pedido_de_informacoes_ver._marcos_-_ama.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do transporte de alunos com necessidades especiais à AMA.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2440/012_-pedido_de_informacoes_ver._marcos_-_fono.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre atendimento fonoaudiológico na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2448/013_-pedido_de_informacoes_ver._ana_-_divisor_horas.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o divisor utilizado no cálculo da remuneração dos servidores públicos municipais.</t>
+  </si>
+  <si>
     <t>2264</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Ata n.º 2548 - 47ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2283/ata_2549.docx</t>
   </si>
   <si>
     <t>Ata n.º 2549 - 48ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
@@ -1783,50 +2670,86 @@
     <t>Ata n.º 2553 - 51ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2368/ata_2554.docx</t>
   </si>
   <si>
     <t>Ata n.º 2554 - 52ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2369/ata_2555.docx</t>
   </si>
   <si>
     <t>Ata n.º 2555 - 53ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2383/ata_2556.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2556 - 54ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2402/ata_2557.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2557 - 55ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2415/ata_2558.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2558 - 56ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2130,56 +3053,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2227/pl_001-2026_-_dia_da_gratidao_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2247/pl_002-2026_-_fia_e_fundo_do_idoso.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2266/pl_003-2026-_doacao_computadores_semear.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_004-2026_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2300/pl_005-2026_-_utilidade_publica_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2301/pl_006-2026_-_dia_do_artesao_-_miria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2302/pl_007-2026_-_permuta_terreno_escola.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2331/pl_008-2026_-_convenio_apae_jaragua.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2332/pl_009-2026_-_termo_de_colaboracao_apae_schroeder.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_010-2026_-_nomeia_ruas_loteamento_schultz.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_011-2026_-_nomeia_ruas_loteamento_residencial_mazzola_feustel.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2349/pl_012-2026_-_ratifica_nomeacao_de_ruas_ja_existentes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2355/pl13-2026_-_antecedentes_criminais_-_scheila.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2356/pl_014-2025_-_veiculo_policia_militar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2357/pl_015-2026_-_suplementacao_fundeb_02.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2246/plc_001-2026_-_alteracao_lei_cosip.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2265/plc_002-2026_-_agentes_comunitarios.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2285/plc_003-2026_-_altera_lei_04-1998.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2299/1.2026_-_modificativa_-_plc_3-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_01-26.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_02-26.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_03-26.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_04-26.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_05-26.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_06-26.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_07-26.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_08-26.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_09-26.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2237/ind_10-26.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2238/ind_11-26.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2239/ind_12-26.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2240/ind_13-26.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_14-26.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_15-26.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_16-26.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_17-26.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_18-26.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_19-26.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_20-26.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_21-26.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_22-26.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_23-26.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_24-26.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_25-26.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_26-26.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_27-26.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_28-26.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_29-26.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_30-26.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_31-26.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_32-26.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2268/ind_33-26.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2269/ind_34-26.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2270/ind_35-26.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2271/ind_36-26.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2272/ind_37-26.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2273/ind_38-26.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2275/ind_40-26.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2276/ind_41-26.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2277/ind_42-26.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2278/ind_43-26.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2279/ind_44-26.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2280/ind_45-26.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2281/ind_46-26.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2282/ind_47-26.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2286/ind_48-26.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2288/ind_50-26.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2290/ind_52-26.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2291/ind_53-26.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2292/ind_54-26.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2293/ind_55-26.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2294/ind_56-26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2295/ind_57-26.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2296/ind_58-26.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2297/ind_59-26.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2303/ind_60-26.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2304/ind_61-26.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_62-26.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_63-26.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_64-26.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2308/ind_65-26.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2309/ind_66-26.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2310/ind_67-26.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2311/ind_68-26.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2312/ind_69-26.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2313/ind_70-26.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2314/ind_71-26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2315/ind_72-26.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2317/ind_74-26.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2318/ind_75-26.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2319/ind_76-26.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2320/ind_77-26.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2321/ind_78-26.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2322/ind_79-26.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2323/ind_80-26.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2324/ind_81-26.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_82-26.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2335/ind_83-26.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2336/ind_84-26.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_85-26.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_86-26.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_87-26.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2340/ind_88-26.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2341/ind_89-26.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_90-26.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2350/ind_91-26.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_92-26.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2352/ind_93-26.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_94-26.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2359/ind_95-26.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2360/ind_96-26.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2361/ind_97-26.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2362/ind_98-26.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_99-26.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_100-26.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_101-26.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2244/mocao_01.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2284/mocao_02.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2326/mocao_03.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2327/mocao_04.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2328/001_-pedido_de_informacoes_ver._marcos_e_muka_-_servidor_publico.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2333/002_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2334/003_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2353/004_-pedido_de_informacoes_ver._marcos_e_muka_-_iptu.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2354/005_-pedido_de_informacoes_ver_-_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2366/006_-pedido_de_informacoes_ver._muka_-_contratos_saude.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2367/007_-pedido_de_informacoes_ver._muka_-_instrumentos_musicais.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2283/ata_2549.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2298/ata_2550.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2329/ata_2551_solene_mirins_2026.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2330/ata_2552.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2368/ata_2554.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2369/ata_2555.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2227/pl_001-2026_-_dia_da_gratidao_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2247/pl_002-2026_-_fia_e_fundo_do_idoso.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2266/pl_003-2026-_doacao_computadores_semear.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_004-2026_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2300/pl_005-2026_-_utilidade_publica_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2301/pl_006-2026_-_dia_do_artesao_-_miria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2302/pl_007-2026_-_permuta_terreno_escola.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2331/pl_008-2026_-_convenio_apae_jaragua.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2332/pl_009-2026_-_termo_de_colaboracao_apae_schroeder.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_010-2026_-_nomeia_ruas_loteamento_schultz.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_011-2026_-_nomeia_ruas_loteamento_residencial_mazzola_feustel.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2349/pl_012-2026_-_ratifica_nomeacao_de_ruas_ja_existentes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2355/pl13-2026_-_antecedentes_criminais_-_scheila.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2356/pl_014-2025_-_veiculo_policia_militar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2357/pl_015-2026_-_suplementacao_fundeb_02.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_16-2026_-_denominacao_de_rua_-_scheila.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_017-2026_-_termo_de_fomento_samura.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2372/pl_018-2026_-_maio_laranja.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2373/pl_019-2026_-_suplementacao_cimvi.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_20-2026_-_iptu_em_braille_-_scheila.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_21-2026_-_utilidade_publica_-_legislativo_-_miria_-_jiu_jitsu.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2401/pl_022-2026_-_nomeia_ruas_programa_casa_catarina.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_023-2025_-_alteracao_lei_2773-2025_-_aguas_de_guaramirim.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2416/pl_024-2026_-_ldo_2027.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2417/pl_025-2026_-_termo_de_fomento_-_radio_ssfm.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2418/pl_026-2026_-_percentual_repasse_amvali.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2432/pl_027-2026_-_rede_feminina.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2433/pl_028-2026_-_suplementacao_-_kit_defesa_civil__schroeder_fest_002.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_29-2026_-_utilidade_publica_-_legislativo_-_ana.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_30-2026_-_figueira.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2246/plc_001-2026_-_alteracao_lei_cosip.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2265/plc_002-2026_-_agentes_comunitarios.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2285/plc_003-2026_-_altera_lei_04-1998.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2419/plc_004-2026_-_reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2420/plc_005-2026_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2421/plc_006-2025_-_altera_lei_04-1998_e_60-2008.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_001-2026.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2299/1.2026_-_modificativa_-_plc_3-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2400/2.2026_-_aditiva_-_pl_18-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2414/03.2026_-_modificativa_-_pl_23-2025_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2441/04.2026_-_modificativa_-_plc_4-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2449/5.2026_-_modificativa_-_pl_25-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2450/6.2026_-_aditiva_-_pl_25-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2451/7.2026_-_modificativa_-_pl_26-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_01-26.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_02-26.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_03-26.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_04-26.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_05-26.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_06-26.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_07-26.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_08-26.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_09-26.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2237/ind_10-26.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2238/ind_11-26.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2239/ind_12-26.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2240/ind_13-26.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_14-26.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_15-26.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_16-26.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_17-26.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_18-26.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_19-26.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_20-26.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_21-26.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_22-26.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_23-26.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_24-26.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_25-26.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_26-26.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_27-26.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_28-26.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_29-26.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_30-26.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_31-26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_32-26.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2268/ind_33-26.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2269/ind_34-26.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2270/ind_35-26.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2271/ind_36-26.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2272/ind_37-26.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2273/ind_38-26.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2275/ind_40-26.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2276/ind_41-26.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2277/ind_42-26.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2278/ind_43-26.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2279/ind_44-26.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2280/ind_45-26.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2281/ind_46-26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2282/ind_47-26.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2286/ind_48-26.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2288/ind_50-26.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2290/ind_52-26.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2291/ind_53-26.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2292/ind_54-26.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2293/ind_55-26.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2294/ind_56-26.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2295/ind_57-26.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2296/ind_58-26.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2297/ind_59-26.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2303/ind_60-26.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2304/ind_61-26.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_62-26.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_63-26.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_64-26.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2308/ind_65-26.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2309/ind_66-26.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2310/ind_67-26.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2311/ind_68-26.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2312/ind_69-26.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2313/ind_70-26.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2314/ind_71-26.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2315/ind_72-26.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2317/ind_74-26.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2318/ind_75-26.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2319/ind_76-26.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2320/ind_77-26.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2321/ind_78-26.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2322/ind_79-26.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2323/ind_80-26.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2324/ind_81-26.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_82-26.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2335/ind_83-26.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2336/ind_84-26.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_85-26.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_86-26.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_87-26.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2340/ind_88-26.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2341/ind_89-26.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_90-26.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2350/ind_91-26.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_92-26.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2352/ind_93-26.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_94-26.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2359/ind_95-26.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2360/ind_96-26.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2361/ind_97-26.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2362/ind_98-26.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_99-26.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_100-26.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_101-26.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_102-26.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2375/ind_103-26.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2376/ind_104-26.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2378/ind_106-26.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_107-26.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_109-26.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2388/ind_110-26.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2389/ind_111-26.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2390/ind_112-26.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2391/ind_113-26.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2392/ind_114-26.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2393/ind_115-26.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2394/ind_116-26.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2395/ind_117-26.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2396/ind_118-26.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2397/ind_119-26.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_120-26.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_121-26.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2404/ind_122-26.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2405/ind_123-26.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2406/ind_124-26.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2407/ind_125-26.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2408/ind_126-26.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_127-26.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2410/ind_128-26.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_129-26.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2422/ind_-26.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_131-26.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2424/ind_132-26.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2425/ind_133-26.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_134-26.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2427/ind_135-26.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2429/ind_137-26.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2430/ind_138-26.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2431/ind_139-26.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2436/ind_140-26.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2437/ind_141-26.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2438/ind_142-26.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2439/ind_143-26.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_144-26.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2443/ind_145-26.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2444/ind_146-26.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2445/ind_147-26.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_148-26.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2447/ind_149-26.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2244/mocao_01.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2284/mocao_02.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2326/mocao_03.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2327/mocao_04.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2328/001_-pedido_de_informacoes_ver._marcos_e_muka_-_servidor_publico.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2333/002_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2334/003_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2353/004_-pedido_de_informacoes_ver._marcos_e_muka_-_iptu.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2354/005_-pedido_de_informacoes_ver_-_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2366/006_-pedido_de_informacoes_ver._muka_-_contratos_saude.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2367/007_-pedido_de_informacoes_ver._muka_-_instrumentos_musicais.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2382/008_-pedido_de_informacoes_ver._miria_-_lei_2581-2022.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2387/009_-pedido_de_informacoes_ver._miria_-_aposentados.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2412/010_-pedido_de_informacoes_ver._marcos_-_macadame.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2413/011_-pedido_de_informacoes_ver._marcos_-_ama.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2440/012_-pedido_de_informacoes_ver._marcos_-_fono.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2448/013_-pedido_de_informacoes_ver._ana_-_divisor_horas.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2283/ata_2549.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2298/ata_2550.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2329/ata_2551_solene_mirins_2026.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2330/ata_2552.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2368/ata_2554.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2369/ata_2555.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2383/ata_2556.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2402/ata_2557.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2415/ata_2558.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H140"/>
+  <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2574,3240 +3497,5363 @@
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>35</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B22" t="s">
-[...14 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>99</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H25" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>55</v>
+        <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="E33" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="E34" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" t="s">
         <v>137</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>141</v>
+        <v>30</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="E37" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="F37" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="E38" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>153</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="E39" t="s">
-        <v>93</v>
+        <v>164</v>
       </c>
       <c r="F39" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="E40" t="s">
-        <v>93</v>
+        <v>164</v>
       </c>
       <c r="F40" t="s">
-        <v>107</v>
+        <v>165</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>161</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="E41" t="s">
-        <v>93</v>
+        <v>164</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" t="s">
+        <v>163</v>
+      </c>
+      <c r="E42" t="s">
         <v>164</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="F42" t="s">
         <v>165</v>
       </c>
-      <c r="D42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H42" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="D43" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="E43" t="s">
-        <v>93</v>
+        <v>164</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H43" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
+        <v>34</v>
       </c>
       <c r="D44" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="E44" t="s">
-        <v>93</v>
+        <v>164</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="D45" t="s">
-        <v>92</v>
+        <v>163</v>
       </c>
       <c r="E45" t="s">
-        <v>93</v>
+        <v>164</v>
       </c>
       <c r="F45" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E46" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F46" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H46" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>181</v>
+      </c>
+      <c r="E47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D47" t="s">
-[...5 lines deleted...]
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
         <v>190</v>
-      </c>
-[...19 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="D49" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E49" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="H49" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>199</v>
+        <v>30</v>
       </c>
       <c r="D50" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E50" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F50" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="H50" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E51" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F51" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="H51" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>207</v>
+        <v>39</v>
       </c>
       <c r="D52" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E52" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F52" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>211</v>
+        <v>43</v>
       </c>
       <c r="D53" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E53" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F53" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="H53" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>215</v>
+        <v>47</v>
       </c>
       <c r="D54" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E54" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="H54" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="D55" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E55" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="H55" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>223</v>
+        <v>55</v>
       </c>
       <c r="D56" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E56" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="H56" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="D57" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E57" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="H57" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>231</v>
+        <v>63</v>
       </c>
       <c r="D58" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E58" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F58" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="H58" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>235</v>
+        <v>67</v>
       </c>
       <c r="D59" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E59" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F59" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="H59" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>239</v>
+        <v>71</v>
       </c>
       <c r="D60" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E60" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F60" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>243</v>
+        <v>75</v>
       </c>
       <c r="D61" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E61" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F61" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="H61" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>247</v>
+        <v>79</v>
       </c>
       <c r="D62" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E62" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F62" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="H62" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>251</v>
+        <v>83</v>
       </c>
       <c r="D63" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E63" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F63" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="H63" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>255</v>
+        <v>87</v>
       </c>
       <c r="D64" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E64" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F64" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="H64" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>259</v>
+        <v>91</v>
       </c>
       <c r="D65" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E65" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F65" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="H65" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>263</v>
+        <v>95</v>
       </c>
       <c r="D66" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E66" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F66" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="H66" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>267</v>
+        <v>99</v>
       </c>
       <c r="D67" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E67" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F67" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="H67" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>271</v>
+        <v>103</v>
       </c>
       <c r="D68" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E68" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="H68" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>275</v>
+        <v>107</v>
       </c>
       <c r="D69" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E69" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F69" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="H69" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>278</v>
+        <v>111</v>
       </c>
       <c r="D70" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E70" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F70" t="s">
-        <v>187</v>
+        <v>255</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="H70" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>282</v>
+        <v>115</v>
       </c>
       <c r="D71" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E71" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F71" t="s">
-        <v>178</v>
+        <v>255</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>285</v>
+        <v>119</v>
       </c>
       <c r="D72" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E72" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F72" t="s">
-        <v>178</v>
+        <v>262</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>289</v>
+        <v>123</v>
       </c>
       <c r="D73" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E73" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F73" t="s">
-        <v>178</v>
+        <v>35</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="H73" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>268</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>293</v>
+        <v>127</v>
       </c>
       <c r="D74" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E74" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F74" t="s">
-        <v>178</v>
+        <v>35</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="H74" t="s">
-        <v>295</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>271</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>297</v>
+        <v>132</v>
       </c>
       <c r="D75" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E75" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>298</v>
+        <v>272</v>
       </c>
       <c r="H75" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>300</v>
+        <v>274</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>301</v>
+        <v>275</v>
       </c>
       <c r="D76" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E76" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>276</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>277</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>278</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>305</v>
+        <v>279</v>
       </c>
       <c r="D77" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E77" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F77" t="s">
-        <v>306</v>
+        <v>133</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="H77" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="D78" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E78" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F78" t="s">
-        <v>311</v>
+        <v>128</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="H78" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>286</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>315</v>
+        <v>287</v>
       </c>
       <c r="D79" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E79" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F79" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>316</v>
+        <v>288</v>
       </c>
       <c r="H79" t="s">
-        <v>317</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>318</v>
+        <v>290</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>319</v>
+        <v>291</v>
       </c>
       <c r="D80" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E80" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>320</v>
+        <v>292</v>
       </c>
       <c r="H80" t="s">
-        <v>321</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>322</v>
+        <v>294</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>323</v>
+        <v>295</v>
       </c>
       <c r="D81" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E81" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>324</v>
+        <v>296</v>
       </c>
       <c r="H81" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>327</v>
+        <v>299</v>
       </c>
       <c r="D82" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E82" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F82" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>328</v>
+        <v>300</v>
       </c>
       <c r="H82" t="s">
-        <v>329</v>
+        <v>301</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>330</v>
+        <v>302</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
       <c r="D83" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E83" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F83" t="s">
-        <v>35</v>
+        <v>262</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="H83" t="s">
-        <v>333</v>
+        <v>305</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>334</v>
+        <v>306</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>335</v>
+        <v>307</v>
       </c>
       <c r="D84" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E84" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F84" t="s">
-        <v>35</v>
+        <v>262</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="H84" t="s">
-        <v>337</v>
+        <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>338</v>
+        <v>310</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>339</v>
+        <v>311</v>
       </c>
       <c r="D85" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E85" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F85" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>340</v>
+        <v>312</v>
       </c>
       <c r="H85" t="s">
-        <v>341</v>
+        <v>313</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>342</v>
+        <v>314</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="D86" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E86" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F86" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="H86" t="s">
-        <v>345</v>
+        <v>317</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>346</v>
+        <v>318</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>347</v>
+        <v>319</v>
       </c>
       <c r="D87" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E87" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F87" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>348</v>
+        <v>320</v>
       </c>
       <c r="H87" t="s">
-        <v>349</v>
+        <v>321</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>350</v>
+        <v>322</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>351</v>
+        <v>323</v>
       </c>
       <c r="D88" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E88" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F88" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="H88" t="s">
-        <v>353</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
       <c r="D89" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E89" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F89" t="s">
-        <v>311</v>
+        <v>255</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="H89" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>359</v>
+        <v>331</v>
       </c>
       <c r="D90" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E90" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F90" t="s">
-        <v>311</v>
+        <v>255</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>360</v>
+        <v>332</v>
       </c>
       <c r="H90" t="s">
-        <v>361</v>
+        <v>333</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>362</v>
+        <v>334</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>363</v>
+        <v>335</v>
       </c>
       <c r="D91" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E91" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F91" t="s">
-        <v>311</v>
+        <v>255</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>364</v>
+        <v>336</v>
       </c>
       <c r="H91" t="s">
-        <v>365</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>366</v>
+        <v>338</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>367</v>
+        <v>339</v>
       </c>
       <c r="D92" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E92" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F92" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>368</v>
+        <v>340</v>
       </c>
       <c r="H92" t="s">
-        <v>369</v>
+        <v>341</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>370</v>
+        <v>342</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>371</v>
+        <v>343</v>
       </c>
       <c r="D93" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E93" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F93" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>236</v>
+        <v>344</v>
       </c>
       <c r="H93" t="s">
-        <v>372</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>374</v>
+        <v>347</v>
       </c>
       <c r="D94" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E94" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F94" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>375</v>
+        <v>308</v>
       </c>
       <c r="H94" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>349</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>378</v>
+        <v>350</v>
       </c>
       <c r="D95" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E95" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F95" t="s">
-        <v>107</v>
+        <v>262</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>379</v>
+        <v>351</v>
       </c>
       <c r="H95" t="s">
-        <v>380</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>381</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>382</v>
+        <v>354</v>
       </c>
       <c r="D96" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E96" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F96" t="s">
-        <v>107</v>
+        <v>255</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>383</v>
+        <v>308</v>
       </c>
       <c r="H96" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>386</v>
+        <v>357</v>
       </c>
       <c r="D97" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E97" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F97" t="s">
-        <v>107</v>
+        <v>255</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>387</v>
+        <v>358</v>
       </c>
       <c r="H97" t="s">
-        <v>388</v>
+        <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>389</v>
+        <v>360</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>390</v>
+        <v>361</v>
       </c>
       <c r="D98" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E98" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F98" t="s">
-        <v>107</v>
+        <v>255</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>391</v>
+        <v>362</v>
       </c>
       <c r="H98" t="s">
-        <v>392</v>
+        <v>363</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
       <c r="D99" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E99" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F99" t="s">
-        <v>178</v>
+        <v>255</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
       <c r="H99" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
       <c r="D100" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E100" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F100" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="H100" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="D101" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E101" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F101" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="H101" t="s">
-        <v>404</v>
+        <v>375</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>405</v>
+        <v>376</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>406</v>
+        <v>377</v>
       </c>
       <c r="D102" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E102" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F102" t="s">
-        <v>178</v>
+        <v>378</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="H102" t="s">
-        <v>408</v>
+        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>410</v>
+        <v>382</v>
       </c>
       <c r="D103" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E103" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F103" t="s">
-        <v>35</v>
+        <v>383</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="H103" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>413</v>
+        <v>386</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
       <c r="D104" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E104" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F104" t="s">
         <v>35</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="H104" t="s">
-        <v>416</v>
+        <v>389</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>417</v>
+        <v>390</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
       <c r="D105" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E105" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F105" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>419</v>
+        <v>392</v>
       </c>
       <c r="H105" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>421</v>
+        <v>394</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>422</v>
+        <v>395</v>
       </c>
       <c r="D106" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E106" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F106" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>423</v>
+        <v>396</v>
       </c>
       <c r="H106" t="s">
-        <v>424</v>
+        <v>397</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>425</v>
+        <v>398</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>426</v>
+        <v>399</v>
       </c>
       <c r="D107" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E107" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F107" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>427</v>
+        <v>400</v>
       </c>
       <c r="H107" t="s">
-        <v>428</v>
+        <v>401</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>429</v>
+        <v>402</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>430</v>
+        <v>403</v>
       </c>
       <c r="D108" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E108" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F108" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>431</v>
+        <v>404</v>
       </c>
       <c r="H108" t="s">
-        <v>432</v>
+        <v>405</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="D109" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E109" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F109" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>435</v>
+        <v>408</v>
       </c>
       <c r="H109" t="s">
-        <v>436</v>
+        <v>409</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>438</v>
+        <v>411</v>
       </c>
       <c r="D110" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E110" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F110" t="s">
-        <v>187</v>
+        <v>262</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>439</v>
+        <v>412</v>
       </c>
       <c r="H110" t="s">
-        <v>440</v>
+        <v>413</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>441</v>
+        <v>414</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>442</v>
+        <v>415</v>
       </c>
       <c r="D111" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E111" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F111" t="s">
-        <v>103</v>
+        <v>262</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>443</v>
+        <v>416</v>
       </c>
       <c r="H111" t="s">
-        <v>444</v>
+        <v>417</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>446</v>
+        <v>419</v>
       </c>
       <c r="D112" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E112" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F112" t="s">
-        <v>103</v>
+        <v>262</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="H112" t="s">
-        <v>448</v>
+        <v>421</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>449</v>
+        <v>422</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>450</v>
+        <v>423</v>
       </c>
       <c r="D113" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E113" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>451</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>452</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>453</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>454</v>
+        <v>427</v>
       </c>
       <c r="D114" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E114" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F114" t="s">
-        <v>35</v>
+        <v>383</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>455</v>
+        <v>428</v>
       </c>
       <c r="H114" t="s">
-        <v>456</v>
+        <v>429</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>457</v>
+        <v>430</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>458</v>
+        <v>431</v>
       </c>
       <c r="D115" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E115" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F115" t="s">
-        <v>35</v>
+        <v>383</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>459</v>
+        <v>432</v>
       </c>
       <c r="H115" t="s">
-        <v>460</v>
+        <v>433</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>461</v>
+        <v>434</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>462</v>
+        <v>435</v>
       </c>
       <c r="D116" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E116" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F116" t="s">
-        <v>35</v>
+        <v>383</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>463</v>
+        <v>436</v>
       </c>
       <c r="H116" t="s">
-        <v>464</v>
+        <v>437</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>465</v>
+        <v>438</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>466</v>
+        <v>439</v>
       </c>
       <c r="D117" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E117" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F117" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>467</v>
+        <v>440</v>
       </c>
       <c r="H117" t="s">
-        <v>468</v>
+        <v>441</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>469</v>
+        <v>442</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>470</v>
+        <v>443</v>
       </c>
       <c r="D118" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E118" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F118" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>471</v>
+        <v>308</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>444</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>445</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>474</v>
+        <v>446</v>
       </c>
       <c r="D119" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E119" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F119" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>475</v>
+        <v>447</v>
       </c>
       <c r="H119" t="s">
-        <v>476</v>
+        <v>448</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>477</v>
+        <v>449</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>478</v>
+        <v>450</v>
       </c>
       <c r="D120" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E120" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F120" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>479</v>
+        <v>451</v>
       </c>
       <c r="H120" t="s">
-        <v>480</v>
+        <v>452</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>481</v>
+        <v>453</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>482</v>
+        <v>454</v>
       </c>
       <c r="D121" t="s">
-        <v>92</v>
+        <v>181</v>
       </c>
       <c r="E121" t="s">
-        <v>93</v>
+        <v>182</v>
       </c>
       <c r="F121" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>483</v>
+        <v>455</v>
       </c>
       <c r="H121" t="s">
-        <v>484</v>
+        <v>456</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>485</v>
+        <v>457</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>10</v>
+        <v>458</v>
       </c>
       <c r="D122" t="s">
-        <v>486</v>
+        <v>181</v>
       </c>
       <c r="E122" t="s">
-        <v>487</v>
+        <v>182</v>
       </c>
       <c r="F122" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
       <c r="H122" t="s">
-        <v>489</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>490</v>
+        <v>461</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>462</v>
       </c>
       <c r="D123" t="s">
-        <v>486</v>
+        <v>181</v>
       </c>
       <c r="E123" t="s">
-        <v>487</v>
+        <v>182</v>
       </c>
       <c r="F123" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="H123" t="s">
-        <v>492</v>
+        <v>464</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>493</v>
+        <v>465</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>22</v>
+        <v>466</v>
       </c>
       <c r="D124" t="s">
-        <v>486</v>
+        <v>181</v>
       </c>
       <c r="E124" t="s">
-        <v>487</v>
+        <v>182</v>
       </c>
       <c r="F124" t="s">
-        <v>494</v>
+        <v>255</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>495</v>
+        <v>467</v>
       </c>
       <c r="H124" t="s">
-        <v>496</v>
+        <v>468</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>497</v>
+        <v>469</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>26</v>
+        <v>470</v>
       </c>
       <c r="D125" t="s">
-        <v>486</v>
+        <v>181</v>
       </c>
       <c r="E125" t="s">
-        <v>487</v>
+        <v>182</v>
       </c>
       <c r="F125" t="s">
-        <v>498</v>
+        <v>255</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>499</v>
+        <v>471</v>
       </c>
       <c r="H125" t="s">
-        <v>500</v>
+        <v>472</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>501</v>
+        <v>473</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>474</v>
       </c>
       <c r="D126" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E126" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F126" t="s">
-        <v>504</v>
+        <v>255</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>505</v>
+        <v>475</v>
       </c>
       <c r="H126" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>507</v>
+        <v>477</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>17</v>
+        <v>478</v>
       </c>
       <c r="D127" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E127" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>508</v>
+        <v>479</v>
       </c>
       <c r="H127" t="s">
-        <v>509</v>
+        <v>480</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>510</v>
+        <v>481</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>22</v>
+        <v>482</v>
       </c>
       <c r="D128" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E128" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>511</v>
+        <v>483</v>
       </c>
       <c r="H128" t="s">
-        <v>512</v>
+        <v>484</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>513</v>
+        <v>485</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>26</v>
+        <v>486</v>
       </c>
       <c r="D129" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E129" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F129" t="s">
-        <v>504</v>
+        <v>35</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>514</v>
+        <v>487</v>
       </c>
       <c r="H129" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>516</v>
+        <v>489</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>30</v>
+        <v>490</v>
       </c>
       <c r="D130" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E130" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F130" t="s">
-        <v>494</v>
+        <v>133</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
       <c r="H130" t="s">
-        <v>518</v>
+        <v>492</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>519</v>
+        <v>493</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>494</v>
       </c>
       <c r="D131" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E131" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F131" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>520</v>
+        <v>495</v>
       </c>
       <c r="H131" t="s">
-        <v>521</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>522</v>
+        <v>497</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>498</v>
       </c>
       <c r="D132" t="s">
-        <v>502</v>
+        <v>181</v>
       </c>
       <c r="E132" t="s">
-        <v>503</v>
+        <v>182</v>
       </c>
       <c r="F132" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>523</v>
+        <v>499</v>
       </c>
       <c r="H132" t="s">
-        <v>524</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>525</v>
+        <v>501</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>526</v>
+        <v>502</v>
       </c>
       <c r="D133" t="s">
-        <v>527</v>
+        <v>181</v>
       </c>
       <c r="E133" t="s">
-        <v>528</v>
+        <v>182</v>
+      </c>
+      <c r="F133" t="s">
+        <v>133</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>236</v>
+        <v>503</v>
       </c>
       <c r="H133" t="s">
-        <v>529</v>
+        <v>504</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>531</v>
+        <v>506</v>
       </c>
       <c r="D134" t="s">
-        <v>527</v>
+        <v>181</v>
       </c>
       <c r="E134" t="s">
-        <v>528</v>
+        <v>182</v>
+      </c>
+      <c r="F134" t="s">
+        <v>133</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>532</v>
+        <v>507</v>
       </c>
       <c r="H134" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="D135" t="s">
-        <v>527</v>
+        <v>181</v>
       </c>
       <c r="E135" t="s">
-        <v>528</v>
+        <v>182</v>
+      </c>
+      <c r="F135" t="s">
+        <v>262</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>536</v>
+        <v>511</v>
       </c>
       <c r="H135" t="s">
-        <v>537</v>
+        <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>538</v>
+        <v>513</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>539</v>
+        <v>514</v>
       </c>
       <c r="D136" t="s">
-        <v>527</v>
+        <v>181</v>
       </c>
       <c r="E136" t="s">
-        <v>528</v>
+        <v>182</v>
+      </c>
+      <c r="F136" t="s">
+        <v>128</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>540</v>
+        <v>515</v>
       </c>
       <c r="H136" t="s">
-        <v>541</v>
+        <v>516</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="D137" t="s">
-        <v>527</v>
+        <v>181</v>
       </c>
       <c r="E137" t="s">
-        <v>528</v>
+        <v>182</v>
+      </c>
+      <c r="F137" t="s">
+        <v>128</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>544</v>
+        <v>519</v>
       </c>
       <c r="H137" t="s">
-        <v>545</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>546</v>
+        <v>521</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>547</v>
+        <v>522</v>
       </c>
       <c r="D138" t="s">
-        <v>527</v>
+        <v>181</v>
       </c>
       <c r="E138" t="s">
-        <v>528</v>
+        <v>182</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>236</v>
+        <v>523</v>
       </c>
       <c r="H138" t="s">
-        <v>548</v>
+        <v>524</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>549</v>
+        <v>525</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>550</v>
+        <v>526</v>
       </c>
       <c r="D139" t="s">
+        <v>181</v>
+      </c>
+      <c r="E139" t="s">
+        <v>182</v>
+      </c>
+      <c r="F139" t="s">
+        <v>35</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="E139" t="s">
+      <c r="H139" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>529</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>530</v>
+      </c>
+      <c r="D140" t="s">
+        <v>181</v>
+      </c>
+      <c r="E140" t="s">
+        <v>182</v>
+      </c>
+      <c r="F140" t="s">
+        <v>35</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H140" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>533</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>534</v>
+      </c>
+      <c r="D141" t="s">
+        <v>181</v>
+      </c>
+      <c r="E141" t="s">
+        <v>182</v>
+      </c>
+      <c r="F141" t="s">
+        <v>35</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H141" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>537</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>538</v>
+      </c>
+      <c r="D142" t="s">
+        <v>181</v>
+      </c>
+      <c r="E142" t="s">
+        <v>182</v>
+      </c>
+      <c r="F142" t="s">
+        <v>35</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H142" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>541</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>542</v>
+      </c>
+      <c r="D143" t="s">
+        <v>181</v>
+      </c>
+      <c r="E143" t="s">
+        <v>182</v>
+      </c>
+      <c r="F143" t="s">
+        <v>133</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H143" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>545</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>546</v>
+      </c>
+      <c r="D144" t="s">
+        <v>181</v>
+      </c>
+      <c r="E144" t="s">
+        <v>182</v>
+      </c>
+      <c r="F144" t="s">
+        <v>133</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H144" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>549</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>550</v>
+      </c>
+      <c r="D145" t="s">
+        <v>181</v>
+      </c>
+      <c r="E145" t="s">
+        <v>182</v>
+      </c>
+      <c r="F145" t="s">
+        <v>133</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H145" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
         <v>553</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
         <v>554</v>
       </c>
-      <c r="D140" t="s">
-[...5 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="D146" t="s">
+        <v>181</v>
+      </c>
+      <c r="E146" t="s">
+        <v>182</v>
+      </c>
+      <c r="F146" t="s">
+        <v>133</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="H140" t="s">
+      <c r="H146" t="s">
         <v>556</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>557</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>558</v>
+      </c>
+      <c r="D147" t="s">
+        <v>181</v>
+      </c>
+      <c r="E147" t="s">
+        <v>182</v>
+      </c>
+      <c r="F147" t="s">
+        <v>128</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H147" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>561</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>562</v>
+      </c>
+      <c r="D148" t="s">
+        <v>181</v>
+      </c>
+      <c r="E148" t="s">
+        <v>182</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H148" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>565</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>566</v>
+      </c>
+      <c r="D149" t="s">
+        <v>181</v>
+      </c>
+      <c r="E149" t="s">
+        <v>182</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H149" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>569</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>570</v>
+      </c>
+      <c r="D150" t="s">
+        <v>181</v>
+      </c>
+      <c r="E150" t="s">
+        <v>182</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H150" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>572</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>573</v>
+      </c>
+      <c r="D151" t="s">
+        <v>181</v>
+      </c>
+      <c r="E151" t="s">
+        <v>182</v>
+      </c>
+      <c r="F151" t="s">
+        <v>255</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H151" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>576</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>577</v>
+      </c>
+      <c r="D152" t="s">
+        <v>181</v>
+      </c>
+      <c r="E152" t="s">
+        <v>182</v>
+      </c>
+      <c r="F152" t="s">
+        <v>255</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H152" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>580</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>581</v>
+      </c>
+      <c r="D153" t="s">
+        <v>181</v>
+      </c>
+      <c r="E153" t="s">
+        <v>182</v>
+      </c>
+      <c r="F153" t="s">
+        <v>255</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H153" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>583</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>584</v>
+      </c>
+      <c r="D154" t="s">
+        <v>181</v>
+      </c>
+      <c r="E154" t="s">
+        <v>182</v>
+      </c>
+      <c r="F154" t="s">
+        <v>133</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H154" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>587</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>588</v>
+      </c>
+      <c r="D155" t="s">
+        <v>181</v>
+      </c>
+      <c r="E155" t="s">
+        <v>182</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H155" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>591</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>592</v>
+      </c>
+      <c r="D156" t="s">
+        <v>181</v>
+      </c>
+      <c r="E156" t="s">
+        <v>182</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H156" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>595</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>596</v>
+      </c>
+      <c r="D157" t="s">
+        <v>181</v>
+      </c>
+      <c r="E157" t="s">
+        <v>182</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H157" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>599</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>600</v>
+      </c>
+      <c r="D158" t="s">
+        <v>181</v>
+      </c>
+      <c r="E158" t="s">
+        <v>182</v>
+      </c>
+      <c r="F158" t="s">
+        <v>35</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H158" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>603</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>604</v>
+      </c>
+      <c r="D159" t="s">
+        <v>181</v>
+      </c>
+      <c r="E159" t="s">
+        <v>182</v>
+      </c>
+      <c r="F159" t="s">
+        <v>35</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H159" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>607</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>608</v>
+      </c>
+      <c r="D160" t="s">
+        <v>181</v>
+      </c>
+      <c r="E160" t="s">
+        <v>182</v>
+      </c>
+      <c r="F160" t="s">
+        <v>35</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H160" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>611</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>612</v>
+      </c>
+      <c r="D161" t="s">
+        <v>181</v>
+      </c>
+      <c r="E161" t="s">
+        <v>182</v>
+      </c>
+      <c r="F161" t="s">
+        <v>383</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H161" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>615</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>616</v>
+      </c>
+      <c r="D162" t="s">
+        <v>181</v>
+      </c>
+      <c r="E162" t="s">
+        <v>182</v>
+      </c>
+      <c r="F162" t="s">
+        <v>262</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H162" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>619</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>620</v>
+      </c>
+      <c r="D163" t="s">
+        <v>181</v>
+      </c>
+      <c r="E163" t="s">
+        <v>182</v>
+      </c>
+      <c r="F163" t="s">
+        <v>262</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H163" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>623</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>624</v>
+      </c>
+      <c r="D164" t="s">
+        <v>181</v>
+      </c>
+      <c r="E164" t="s">
+        <v>182</v>
+      </c>
+      <c r="F164" t="s">
+        <v>262</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H164" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>627</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>628</v>
+      </c>
+      <c r="D165" t="s">
+        <v>181</v>
+      </c>
+      <c r="E165" t="s">
+        <v>182</v>
+      </c>
+      <c r="F165" t="s">
+        <v>262</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H165" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>631</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>632</v>
+      </c>
+      <c r="D166" t="s">
+        <v>181</v>
+      </c>
+      <c r="E166" t="s">
+        <v>182</v>
+      </c>
+      <c r="F166" t="s">
+        <v>128</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H166" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>635</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>636</v>
+      </c>
+      <c r="D167" t="s">
+        <v>181</v>
+      </c>
+      <c r="E167" t="s">
+        <v>182</v>
+      </c>
+      <c r="F167" t="s">
+        <v>133</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H167" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>639</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>640</v>
+      </c>
+      <c r="D168" t="s">
+        <v>181</v>
+      </c>
+      <c r="E168" t="s">
+        <v>182</v>
+      </c>
+      <c r="F168" t="s">
+        <v>133</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H168" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>643</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>644</v>
+      </c>
+      <c r="D169" t="s">
+        <v>181</v>
+      </c>
+      <c r="E169" t="s">
+        <v>182</v>
+      </c>
+      <c r="F169" t="s">
+        <v>133</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H169" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>647</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>648</v>
+      </c>
+      <c r="D170" t="s">
+        <v>181</v>
+      </c>
+      <c r="E170" t="s">
+        <v>182</v>
+      </c>
+      <c r="F170" t="s">
+        <v>133</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H170" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>651</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>652</v>
+      </c>
+      <c r="D171" t="s">
+        <v>181</v>
+      </c>
+      <c r="E171" t="s">
+        <v>182</v>
+      </c>
+      <c r="F171" t="s">
+        <v>133</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H171" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>655</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>656</v>
+      </c>
+      <c r="D172" t="s">
+        <v>181</v>
+      </c>
+      <c r="E172" t="s">
+        <v>182</v>
+      </c>
+      <c r="F172" t="s">
+        <v>255</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H172" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>659</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>660</v>
+      </c>
+      <c r="D173" t="s">
+        <v>181</v>
+      </c>
+      <c r="E173" t="s">
+        <v>182</v>
+      </c>
+      <c r="F173" t="s">
+        <v>35</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H173" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>663</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>664</v>
+      </c>
+      <c r="D174" t="s">
+        <v>181</v>
+      </c>
+      <c r="E174" t="s">
+        <v>182</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H174" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>667</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>668</v>
+      </c>
+      <c r="D175" t="s">
+        <v>181</v>
+      </c>
+      <c r="E175" t="s">
+        <v>182</v>
+      </c>
+      <c r="F175" t="s">
+        <v>669</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H175" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>672</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>673</v>
+      </c>
+      <c r="D176" t="s">
+        <v>181</v>
+      </c>
+      <c r="E176" t="s">
+        <v>182</v>
+      </c>
+      <c r="F176" t="s">
+        <v>35</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H176" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>676</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>677</v>
+      </c>
+      <c r="D177" t="s">
+        <v>181</v>
+      </c>
+      <c r="E177" t="s">
+        <v>182</v>
+      </c>
+      <c r="F177" t="s">
+        <v>35</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H177" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>680</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>681</v>
+      </c>
+      <c r="D178" t="s">
+        <v>181</v>
+      </c>
+      <c r="E178" t="s">
+        <v>182</v>
+      </c>
+      <c r="F178" t="s">
+        <v>35</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H178" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>684</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>685</v>
+      </c>
+      <c r="D179" t="s">
+        <v>181</v>
+      </c>
+      <c r="E179" t="s">
+        <v>182</v>
+      </c>
+      <c r="F179" t="s">
+        <v>35</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H179" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>688</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>689</v>
+      </c>
+      <c r="D180" t="s">
+        <v>181</v>
+      </c>
+      <c r="E180" t="s">
+        <v>182</v>
+      </c>
+      <c r="F180" t="s">
+        <v>262</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H180" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>692</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>693</v>
+      </c>
+      <c r="D181" t="s">
+        <v>181</v>
+      </c>
+      <c r="E181" t="s">
+        <v>182</v>
+      </c>
+      <c r="F181" t="s">
+        <v>262</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H181" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>694</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>695</v>
+      </c>
+      <c r="D182" t="s">
+        <v>181</v>
+      </c>
+      <c r="E182" t="s">
+        <v>182</v>
+      </c>
+      <c r="F182" t="s">
+        <v>262</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H182" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>698</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>699</v>
+      </c>
+      <c r="D183" t="s">
+        <v>181</v>
+      </c>
+      <c r="E183" t="s">
+        <v>182</v>
+      </c>
+      <c r="F183" t="s">
+        <v>133</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H183" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>702</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>703</v>
+      </c>
+      <c r="D184" t="s">
+        <v>181</v>
+      </c>
+      <c r="E184" t="s">
+        <v>182</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H184" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>706</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>707</v>
+      </c>
+      <c r="D185" t="s">
+        <v>181</v>
+      </c>
+      <c r="E185" t="s">
+        <v>182</v>
+      </c>
+      <c r="F185" t="s">
+        <v>133</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H185" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>710</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>711</v>
+      </c>
+      <c r="D186" t="s">
+        <v>181</v>
+      </c>
+      <c r="E186" t="s">
+        <v>182</v>
+      </c>
+      <c r="F186" t="s">
+        <v>133</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H186" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>714</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>715</v>
+      </c>
+      <c r="D187" t="s">
+        <v>181</v>
+      </c>
+      <c r="E187" t="s">
+        <v>182</v>
+      </c>
+      <c r="F187" t="s">
+        <v>133</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H187" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>718</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>719</v>
+      </c>
+      <c r="D188" t="s">
+        <v>181</v>
+      </c>
+      <c r="E188" t="s">
+        <v>182</v>
+      </c>
+      <c r="F188" t="s">
+        <v>35</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H188" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>722</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>723</v>
+      </c>
+      <c r="D189" t="s">
+        <v>181</v>
+      </c>
+      <c r="E189" t="s">
+        <v>182</v>
+      </c>
+      <c r="F189" t="s">
+        <v>262</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H189" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>726</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>727</v>
+      </c>
+      <c r="D190" t="s">
+        <v>181</v>
+      </c>
+      <c r="E190" t="s">
+        <v>182</v>
+      </c>
+      <c r="F190" t="s">
+        <v>728</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H190" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>731</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>732</v>
+      </c>
+      <c r="D191" t="s">
+        <v>181</v>
+      </c>
+      <c r="E191" t="s">
+        <v>182</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H191" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>735</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>736</v>
+      </c>
+      <c r="D192" t="s">
+        <v>181</v>
+      </c>
+      <c r="E192" t="s">
+        <v>182</v>
+      </c>
+      <c r="F192" t="s">
+        <v>35</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H192" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>739</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>740</v>
+      </c>
+      <c r="D193" t="s">
+        <v>181</v>
+      </c>
+      <c r="E193" t="s">
+        <v>182</v>
+      </c>
+      <c r="F193" t="s">
+        <v>35</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H193" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>743</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>744</v>
+      </c>
+      <c r="D194" t="s">
+        <v>181</v>
+      </c>
+      <c r="E194" t="s">
+        <v>182</v>
+      </c>
+      <c r="F194" t="s">
+        <v>35</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H194" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>747</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" t="s">
+        <v>748</v>
+      </c>
+      <c r="E195" t="s">
+        <v>749</v>
+      </c>
+      <c r="F195" t="s">
+        <v>128</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H195" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>752</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>17</v>
+      </c>
+      <c r="D196" t="s">
+        <v>748</v>
+      </c>
+      <c r="E196" t="s">
+        <v>749</v>
+      </c>
+      <c r="F196" t="s">
+        <v>133</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H196" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>755</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>22</v>
+      </c>
+      <c r="D197" t="s">
+        <v>748</v>
+      </c>
+      <c r="E197" t="s">
+        <v>749</v>
+      </c>
+      <c r="F197" t="s">
+        <v>756</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H197" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>759</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>26</v>
+      </c>
+      <c r="D198" t="s">
+        <v>748</v>
+      </c>
+      <c r="E198" t="s">
+        <v>749</v>
+      </c>
+      <c r="F198" t="s">
+        <v>760</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H198" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>763</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" t="s">
+        <v>764</v>
+      </c>
+      <c r="E199" t="s">
+        <v>765</v>
+      </c>
+      <c r="F199" t="s">
+        <v>766</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H199" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>769</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D200" t="s">
+        <v>764</v>
+      </c>
+      <c r="E200" t="s">
+        <v>765</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H200" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>772</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>22</v>
+      </c>
+      <c r="D201" t="s">
+        <v>764</v>
+      </c>
+      <c r="E201" t="s">
+        <v>765</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H201" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>775</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>26</v>
+      </c>
+      <c r="D202" t="s">
+        <v>764</v>
+      </c>
+      <c r="E202" t="s">
+        <v>765</v>
+      </c>
+      <c r="F202" t="s">
+        <v>766</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H202" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>778</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>30</v>
+      </c>
+      <c r="D203" t="s">
+        <v>764</v>
+      </c>
+      <c r="E203" t="s">
+        <v>765</v>
+      </c>
+      <c r="F203" t="s">
+        <v>756</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H203" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>781</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>34</v>
+      </c>
+      <c r="D204" t="s">
+        <v>764</v>
+      </c>
+      <c r="E204" t="s">
+        <v>765</v>
+      </c>
+      <c r="F204" t="s">
+        <v>255</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H204" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>784</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>39</v>
+      </c>
+      <c r="D205" t="s">
+        <v>764</v>
+      </c>
+      <c r="E205" t="s">
+        <v>765</v>
+      </c>
+      <c r="F205" t="s">
+        <v>255</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H205" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>787</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>43</v>
+      </c>
+      <c r="D206" t="s">
+        <v>764</v>
+      </c>
+      <c r="E206" t="s">
+        <v>765</v>
+      </c>
+      <c r="F206" t="s">
+        <v>35</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H206" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>790</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D207" t="s">
+        <v>764</v>
+      </c>
+      <c r="E207" t="s">
+        <v>765</v>
+      </c>
+      <c r="F207" t="s">
+        <v>35</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H207" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>793</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>51</v>
+      </c>
+      <c r="D208" t="s">
+        <v>764</v>
+      </c>
+      <c r="E208" t="s">
+        <v>765</v>
+      </c>
+      <c r="F208" t="s">
+        <v>133</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H208" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>796</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>55</v>
+      </c>
+      <c r="D209" t="s">
+        <v>764</v>
+      </c>
+      <c r="E209" t="s">
+        <v>765</v>
+      </c>
+      <c r="F209" t="s">
+        <v>133</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H209" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>799</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>59</v>
+      </c>
+      <c r="D210" t="s">
+        <v>764</v>
+      </c>
+      <c r="E210" t="s">
+        <v>765</v>
+      </c>
+      <c r="F210" t="s">
+        <v>133</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H210" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>802</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>63</v>
+      </c>
+      <c r="D211" t="s">
+        <v>764</v>
+      </c>
+      <c r="E211" t="s">
+        <v>765</v>
+      </c>
+      <c r="F211" t="s">
+        <v>128</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H211" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>805</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>806</v>
+      </c>
+      <c r="D212" t="s">
+        <v>807</v>
+      </c>
+      <c r="E212" t="s">
+        <v>808</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H212" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>810</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>811</v>
+      </c>
+      <c r="D213" t="s">
+        <v>807</v>
+      </c>
+      <c r="E213" t="s">
+        <v>808</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H213" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>814</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>815</v>
+      </c>
+      <c r="D214" t="s">
+        <v>807</v>
+      </c>
+      <c r="E214" t="s">
+        <v>808</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H214" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>818</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>819</v>
+      </c>
+      <c r="D215" t="s">
+        <v>807</v>
+      </c>
+      <c r="E215" t="s">
+        <v>808</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H215" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>822</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>823</v>
+      </c>
+      <c r="D216" t="s">
+        <v>807</v>
+      </c>
+      <c r="E216" t="s">
+        <v>808</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H216" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>826</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>827</v>
+      </c>
+      <c r="D217" t="s">
+        <v>807</v>
+      </c>
+      <c r="E217" t="s">
+        <v>808</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H217" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>829</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>830</v>
+      </c>
+      <c r="D218" t="s">
+        <v>807</v>
+      </c>
+      <c r="E218" t="s">
+        <v>808</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H218" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>833</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>834</v>
+      </c>
+      <c r="D219" t="s">
+        <v>807</v>
+      </c>
+      <c r="E219" t="s">
+        <v>808</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H219" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>837</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>838</v>
+      </c>
+      <c r="D220" t="s">
+        <v>807</v>
+      </c>
+      <c r="E220" t="s">
+        <v>808</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H220" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>841</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>842</v>
+      </c>
+      <c r="D221" t="s">
+        <v>807</v>
+      </c>
+      <c r="E221" t="s">
+        <v>808</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H221" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>845</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>846</v>
+      </c>
+      <c r="D222" t="s">
+        <v>807</v>
+      </c>
+      <c r="E222" t="s">
+        <v>808</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H222" t="s">
+        <v>848</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5907,50 +8953,132 @@
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>