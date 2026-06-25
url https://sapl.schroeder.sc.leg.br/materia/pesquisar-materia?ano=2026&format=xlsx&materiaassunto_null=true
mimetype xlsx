--- v1 (2026-05-09)
+++ v2 (2026-06-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1765" uniqueCount="849">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2365" uniqueCount="1123">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -420,50 +420,173 @@
   <si>
     <t>Ana Leon</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_29-2026_-_utilidade_publica_-_legislativo_-_ana.docx</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública municipal a Associação Motoclube de Schroeder.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Marcos Zils</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_30-2026_-_figueira.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da “Figueira Centenária Hennicke” como ponto de interesse turístico e cultural do Município de Schroeder e dá outras providências.</t>
   </si>
   <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2469/pl_031_-_2026_-_suplementacao.doc</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar ao orçamento vigente do Município de Schroeder, no valor de R$ 6.654.757,91 (seis milhões, seiscentos e cinquenta e quatro mil, setecentos e cinquenta e sete reais e noventa e um centavos).</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2470/pl_032_-_2026_-_suplementacao_especial_ponte.doc</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento vigente do Município de Schroeder no valor de R$ 661.169,90 (seiscentos e sessenta e um mil, cento e sessenta e nove reais e noventa centavos).</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2471/pl_033-2026_-_alteracao_da_lei_1586-2007_-_conselho_municipal_de_saude.doc</t>
+  </si>
+  <si>
+    <t>Altera a artigo 5º da Lei Ordinária nº 1.586/2007, de 10 de julho de 2007, que dá nova redação à Lei nº 818/93, de 05 de outubro de 1993 que criou o Conselho Municipal de Saúde de Schroeder.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Ponte Municipal “Eggon João da Silva.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2482/pl_035-2026_-_suplementacao_pavimentacoes_e_obras.doc</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar ao orçamento vigente do Município de Schroeder, no valor de R$ 2.937.887,08 (dois milhões, novecentos e trinta e sete mil, oitocentos e oitenta e sete reais e oito centavos).</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2499/pl_036-2026_-_trecho_2_estrada_boa_rural.doc</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar ao Orçamento do Município de Schroeder no valor de  R$ 1.804.857,39 (um milhão, oitocentos e quatro mil, oitocentos e cinquenta e sete reais e trinta e nove centavos).</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2500/pl_037-2026_-_denominacao_de_ruas_-_loeamento_residencial_imigrantes.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição, denominação e classificação das ruas nº 247 – Márcio Buzzi, n° 248 – Prefeito Ludgero Tepasse, n° 249 – Heins Muller, n° 250 – Leontino José de Oliveira, n° 251 – Bruno da Costa, n° 108 – Avenida dos Imigrantes (prolongamento), localizadas no Loteamento Residencial Imigrantes, situado na matrícula n° 28.572 da Comarca de Guaramirim, de propriedade de AJDIA Empreendimento Imobiliário Ltda, localizado na rua - 50 Paraná, distante 300 metros da rua – 01 – Marechal Castelo Branco, Bairro Centro Norte, no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2501/pl_038-2026_-_alteracao_suplementacao_cimvi.doc</t>
+  </si>
+  <si>
+    <t>Altera a Lei 2.875/2026, de 28 de abril de 2026 que dispõe sobre abertura de Crédito Adicional Especial ao Orçamento do Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Minatti</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2512/pl_039-2026_-_fibromialgia_-_minatti.docx</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Conscientização e Atenção à Fibromialgia, a Semana Municipal de Conscientização sobre a Fibromialgia e o “Maio Roxo”, no âmbito do Município de Schroeder, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2520/pl_040_-_2026_-_denominacao_de_ruas_loteamento_jardim_de_heidelberg.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição, denominação e classificação das Ruas nº 240 – Rua Professor Arlindo Scheffler, nº 241 –  Rua Jenny Verch Tomaselli, nº 242 – Rua Ivone Hilda Gneipel Jahn, nº 243 – Rua Antônia Albano Gonçalves, nº 244 – Rua Herbert Heinz Schubert, nº 245 – Rua Pastor Edemar Zenkner, nº 246 – Rua Carmelo Pasqualli e nº 14 – das Nações Unidas (prolongamento), localizadas no Loteamento Residencial Jardim de Heidelberg, situado na matrícula nº 42.492 da Comarca de Guaramirim, de propriedade da SCH Habitare Empreendimento Imobiliário SPE Ltda., localizado na Rua nº 001 – Marechal Castelo Branco, distante 170 metros da Rua nº 012 – Princesa Isabel, Centro, no Município de Schroeder.</t>
+  </si>
+  <si>
     <t>2246</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2246/plc_001-2026_-_alteracao_lei_cosip.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 19/2002, que institui no Município de Schroeder a Contribuição para Custeio da Iluminação Pública - CIP, prevista no artigo 149-a da Constituição Federal.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2265/plc_002-2026_-_agentes_comunitarios.doc</t>
   </si>
   <si>
     <t>Altera remuneração dos agentes comunitários de saúde, prevista no grupo II – atividades de nível médio, do anexo I da Lei Complementar nº 60/2008, de 11 de novembro de 2008, e dos agentes de endemias, prevista no anexo I – tabela II – atividades de nível médio e técnico, da Lei Complementar nº 4, de 19 de maio de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>2285</t>
@@ -480,50 +603,83 @@
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2419/plc_004-2026_-_reajuste_magisterio.doc</t>
   </si>
   <si>
     <t>Define e aplica o percentual para revisão geral anual dos salários dos profissionais da carreira do magistério municipal regidos pela Lei Complementar nº 096/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2420/plc_005-2026_-_revisao_geral_anual.doc</t>
   </si>
   <si>
     <t>Define e aplica valor percentual para revisão geral anual dos salários de agentes públicos do Município de Schroeder, e dá outras providências.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2421/plc_006-2025_-_altera_lei_04-1998_e_60-2008.doc</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 004, de 19 de maio de 1998 e a Lei Complementar nº 060, de 11 de novembro de 2008, e dá outras providências.</t>
   </si>
   <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2452/lc_007-2026_-_revisao_geral_anual_-_alterado.doc</t>
+  </si>
+  <si>
+    <t>Define e aplica valor percentual para revisão geral anual dos salários de agentes públicos de Município de Schroeder, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2453/plc_008-2026_-_revisao_geral_anual_-_secretarios_-_novo.doc</t>
+  </si>
+  <si>
+    <t>Define e aplica valor percentual para revisão geral dos salários dos Secretários Municipais do Município de Schroeder, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2490/plc_009-2026_-_refis_2026.doc</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal de Schroeder - REFIS Schroeder 2026.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2511/plc_010-2026_-_reajuste_magisterio.doc</t>
+  </si>
+  <si>
     <t>2384</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_001-2026.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Schroeder/SC, referente ao exercício do ano de 2024, da administração do Prefeito Lauro Tomczak.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
@@ -550,50 +706,77 @@
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2414/03.2026_-_modificativa_-_pl_23-2025_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2441/04.2026_-_modificativa_-_plc_4-2026_-_comissao_de_legislacao.docx</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2449/5.2026_-_modificativa_-_pl_25-2026_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2450/6.2026_-_aditiva_-_pl_25-2026_-_comissao_de_financas.docx</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2451/7.2026_-_modificativa_-_pl_26-2026_-_comissao_de_financas.docx</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2468/8.2026_-_modificativa_-_plc_7-2026_-_comissao_de_legislacao.docx</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2489/9.2026_-_aditiva_-_pl_24-2026_-_comissao_de_legislacao.docx</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>CMER - Comissão de Mérito</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2509/10.2026_-_aditiva_-_pl_24-2026_-_comissao_de_merito.docx</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2510/11.2026_-_modificativa_-_pl_24-2026_-_comissao_de_merito.docx</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_01-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise de viabilidade para a disponibilização de camisetas de uniforme escolar em cor escura, além da cor branca atualmente fornecida, para os alunos da rede municipal de ensino._x000D_
 A presente indicação se justifica, com o objetivo oferecer uma alternativa de uniforme mais prática e funcional para o uso diário dos estudantes, considerando que as atividades escolares rotineiras, como recreios, aulas ao ar livre e práticas pedagógicas diversas, envolvem contato constante com superfícies e materiais que aceleram o desgaste, o que compromete a durabilidade das camisetas claras. A adoção de camisetas em cores escuras tende a facilitar a manutenção do uniforme, uma vez que disfarça manchas com maior eficiência, proporcionando melhor conservação ao longo do ano letivo. Ressalta-se que a medida já é adotada, com êxito, pela Escola Municipal Prof. Emílio da Silva, onde os alunos podem optar entre camisetas brancas e pretas, demonstrando que a flexibilização da cor do uniforme...</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_02-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas necessárias para a manutenção do deck de madeira da Ponte do Bracinho, tendo em vista a existência de tábuas danificadas e quebradas, o que compromete a segurança dos usuários. Bem como, a instalação de lixeiras com maior capacidade de armazenamento imediações das Corredeiras do Bracinho._x000D_
@@ -867,169 +1050,136 @@
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_29-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de providências necessárias para a limpeza geral das Ruas Vigando Winter e Heins Winter, localizadas no bairro Schroeder I._x000D_
 As obras de pavimentação em paver nas referidas vias já foram devidamente concluídas. No entanto, ainda permanece a necessidade de realização de uma limpeza geral, tendo em vista que há restos de materiais da obra depositados nas laterais das ruas, bem como acúmulo de galhos em alguns trechos. Tal situação tem gerado preocupação aos moradores, pois o acúmulo desses resíduos, aliado ao calor excessivo, pode ocasionar a proliferação de insetos e animais peçonhentos, colocando em risco a saúde e a segurança da população local.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_30-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placa de sinalização de trânsito indicativa na Rua Joinville, informando os acessos no sentido centro, bairros Tomaselli e Rancho Bom._x000D_
 A indicação se faz necessária, pois grupos de cicloturismo, bem como outros turistas que chegam ao município pela serra Duas Mamas, não conhecem a localidade. A ausência de sinalização adequada dificulta a compreensão dos trajetos, causando dúvidas quanto à direção correta para o centro da cidade e para os bairros mencionados. Dessa forma, a implantação da placa contribuirá para melhor orientação dos visitantes, aumento da segurança viária e valorização do turismo local.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_31-26.docx</t>
   </si>
   <si>
     <t>Sugerir a pintura de faixa de pedestre na Rua Gustavo Streit, nas imediações do acesso ao imóvel nº 150 (unidade de saúde do Bairro Tomaselli)._x000D_
 Justifica-se pela necessidade de garantir maior segurança viária aos pedestres que utilizam o local diariamente. Trata-se de um ponto com fluxo constante de pessoas, incluindo idosos, crianças e pessoas com mobilidade reduzida, que buscam atendimento de saúde. A implantação da faixa de pedestres contribuirá para a organização do tráfego, a redução do risco de acidentes e a promoção de um deslocamento mais seguro e acessível.</t>
   </si>
   <si>
     <t>2263</t>
-  </si>
-[...1 lines deleted...]
-    <t>32</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_32-26.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de pintura da sinalização horizontal de “PARE” nas saídas das ruas Alemanha e Gottfried Maske, em direção à Rua Marechal Castelo Branco._x000D_
 Justifica-se, com a finalidade de reforçar a sinalização viária no referido cruzamento, tendo em vista que a sinalização horizontal de “PARE” proporciona maior visibilidade aos condutores, contribuindo para a segurança no trânsito e a prevenção de acidentes._x000D_
 A medida se faz necessária para organizar o fluxo de veículos, alertar os motoristas quanto à obrigatoriedade da parada e garantir maior segurança a todos que utilizam a via, especialmente em razão do intenso tráfego no local.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2268/ind_33-26.docx</t>
   </si>
   <si>
     <t>Sugerir a execução de pavimentação em piso de concreto intertravado (paver) da Rua Bruna Walkinir Moreira. _x000D_
 Justifica-se a medida, uma vez que os moradores almejam essa melhoria, que proporcionará melhores condições de trafegabilidade e maior segurança, além de elevar a qualidade de vida, pois não precisarão mais enfrentar o excesso de poeira, lama, buracos e outros problemas decorrentes da falta de pavimentação da via.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2269/ind_34-26.docx</t>
   </si>
   <si>
     <t>Sugerir a implantação de faixas para a travessia de pedestres na Rua Alberto Zanella, nas imediações dos imóveis nºs 132, 616 e 845 (próximo à entrada da Rua José Ivo Ribeiro). _x000D_
 Justifica-se em decorrência da expressiva circulação de pessoas nos locais mencionados, devido à proximidade com pontos de ônibus. A pintura das faixas contribuirá para a segurança dos pedestres, permitindo uma travessia ordenada e visível aos motoristas, além de organizar melhor o tráfego na região. A proposta visa atender às necessidades de segurança e mobilidade urbana da população, oferecendo melhores condições para a circulação segura dos pedestres.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2270/ind_35-26.docx</t>
   </si>
   <si>
     <t>Sugerir a implantação de faixa de pedestres na Rua Marechal Castelo Branco, nas imediações do imóvel nº 4670 (Cofiso Auto Center). _x000D_
 Justifica-se a execução da pintura da faixa de pedestres, tendo em vista a necessidade de melhorar a segurança da travessia naquele trecho. O local apresenta intensa movimentação de veículos e pedestres, principalmente devido à presença de estabelecimentos comerciais nas imediações. Muitos pedestres atravessam a via diariamente sem o suporte de sinalização horizontal adequada, o que aumenta o risco de acidentes e compromete a fluidez do tráfego.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2271/ind_36-26.docx</t>
   </si>
   <si>
     <t>Sugerir a instalação de placas indicativas de ciclofaixa na Rua Erich Froehner e Rua Dom Pedro. _x000D_
 Justifica-se, pois a instalação de placa indicativa de ciclofaixa é uma medida essencial para garantir a segurança dos ciclistas e promover uma melhor organização do tráfego. A sinalização adequada desempenha um papel fundamental na prevenção de conflitos entre ciclistas, motoristas e pedestres, além de atender às normas de trânsito vigentes. Dessa forma, essa ação contribui para um trânsito mais seguro e fluido, ao mesmo tempo em que favorece a mobilidade urbana e melhora a qualidade de vida da população.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2272/ind_37-26.docx</t>
   </si>
   <si>
     <t>Sugerir a análise e a adoção das medidas necessárias para assegurar a continuidade do projeto social e educacional "Pequenos Samurais", no contraturno da rede municipal de ensino._x000D_
 Justifica-se a continuidade do referido projeto, uma vez que ele vem apresentando resultados expressivos no desenvolvimento comportamental dos estudantes, promovendo valores essenciais como disciplina, concentração, motivação e trabalho em equipe. Além de se consolidar como uma importante ferramenta de inclusão social, a iniciativa fortalece os vínculos entre a escola e as famílias, ao proporcionar a crianças e jovens a ocupação saudável do tempo livre com atividades que contribuem para o desenvolvimento cognitivo e para a formação cidadã. Desde o ano de 2023, o projeto já atendeu cerca de 300 alunos, evidenciando seu alcance e impacto positivo na comunidade escolar.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2273/ind_38-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de providências necessárias visando a extensão da rede de abastecimento de água potável na Rua Paulo Lindner, no bairro Bracinho, após o imóvel nº 310._x000D_
 A presente indicação se faz necessária tendo em vista que, após o imóvel mencionado, ainda não há ligação regular da rede de água, o que tem causado transtornos aos moradores da localidade. Ressalta-se que houve aumento no número de residências e moradores na região nos últimos anos, ampliando significativamente a demanda pelo fornecimento de água potável. A ausência da rede compromete a qualidade de vida da população, além de impactar diretamente em questões de saúde pública e higiene.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>39</t>
-[...4 lines deleted...]
-  <si>
     <t>Sugerir a elaboração de projeto para pavimentação do trecho ainda não pavimentado da Rua Alphons Maria Schmalz, especificamente na subida do morro, após o cruzamento com a Rua Independência._x000D_
 Tal intervenção se faz necessária em razão das dificuldades enfrentadas diariamente pelos moradores e demais usuários da via. Por se tratar de um trecho em aclive, a ausência de pavimentação agrava problemas como erosão, formação de valetas, acúmulo de barro em períodos chuvosos e poeira em dias secos, comprometendo a trafegabilidade e a segurança de motoristas, ciclistas e pedestres.</t>
   </si>
   <si>
     <t>2275</t>
-  </si>
-[...1 lines deleted...]
-    <t>40</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2275/ind_40-26.docx</t>
   </si>
   <si>
     <t>Sugerir a realização de varrição com a varredeira mecanizada na Rua Gustavo Streit, no trecho após o imóvel nº 719 até o fim do asfalto, imediações da Igreja São Paulo._x000D_
 Justifica-se, tendo em vista que o acostamento se encontra tomado por terra e acúmulo de lama, inviabilizando a passagem segura de ciclistas e pedestres, em especial pessoas com dificuldades de locomoção. No local, já ocorreram dois casos de queda devido ao travamento das rodas das bicicletas pela lama. Tal condição representa risco iminente à segurança viária.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2276/ind_41-26.docx</t>
   </si>
   <si>
     <t>Sugerir instalação de placas e a inclusão do CEP atualizado nas placas de identificação das vias públicas do Município._x000D_
 Justifica-se, com o objetivo de melhorar a orientação da população e dos visitantes, agilizar a prestação de serviços de entrega, reduzir erros de correspondência e de localização e ainda proporcionar maior eficiência no atendimento por serviços públicos e privados, especialmente correios, transporte por aplicativo, ambulâncias e demais serviços de emergência.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
@@ -2149,53 +2299,50 @@
   </si>
   <si>
     <t>Sugerir a análise de viabilidade e adoção de providências para a disponibilização de sistema de transporte público municipal, com rotas eficientes e tarifas acessíveis, especialmente no trajeto entre os bairros e a região central do município._x000D_
 Justifica-se, com o objetivo de facilitar o deslocamento dos munícipes entre bairros e o centro, melhorando o acesso a serviços e ao comércio local. A medida também contribui para o aumento da circulação de pessoas e do consumo no município, o que, diante das mudanças da Reforma Tributária, pode impactar positivamente a arrecadação municipal. Além disso, promove maior mobilidade urbana e reduz a dependência de veículos particulares.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_129-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas cabíveis, a fim de realizar a poda das árvores na calçada da Rua Barão do Rio Branco, em toda a sua extensão._x000D_
 Justifica-se a presente solicitação tendo em vista que a vegetação existente ao longo da via encontra-se avançando para o acostamento, dificultando a circulação segura de pedestres e, especialmente, de ciclistas que utilizam a rua. Tal situação tem gerado transtornos e riscos à segurança dos munícipes, sendo necessária a devida manutenção por meio da poda das árvores em toda a extensão da via.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>Minatti</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2422/ind_-26.docx</t>
   </si>
   <si>
     <t>Sugerir a análise e a adoção das tratativas necessárias para que o Campeonato Municipal de Futsal Adulto do Município de Schroeder seja denominado “Campeonato Municipal de Futsal Adulto – Taça Edison Jahn”._x000D_
 Justifica-se a presente proposta com o objetivo de homenagear e reconhecer o relevante papel do Senhor Edison Jahn, que, ao longo dos anos, tem sido presença constante nos campeonatos, contribuindo de forma significativa para o desenvolvimento do esporte, apoiando atletas e incentivando a participação da comunidade. Sua dedicação evidência o compromisso com o esporte como instrumento de inclusão social, integração comunitária e promoção da saúde.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_131-26.docx</t>
   </si>
   <si>
     <t>Sugerir análise e elaboração de projeto para pavimentação da Rua Ayrton Senna._x000D_
 Justifica-se, com o objetivo de melhorar a mobilidade, a segurança e a acessibilidade de motoristas e pedestres, além de reduzir poeira, lama e problemas no escoamento da água pluvial provenientes de via sem pavimentação.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>132</t>
   </si>
@@ -2402,110 +2549,676 @@
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_148-26.docx</t>
   </si>
   <si>
     <t>Sugerir a manutenção do acostamento da Rua Barão do Rio Branco, tendo em vista que o pavimento se encontra danificado em diversos pontos, havendo inclusive trechos sem qualquer tipo de revestimento._x000D_
 Justifica-se, pois as condições inadequadas no acostamento, obriga pedestres e ciclistas a compartilharem a pista de rolamento, o que eleva significativamente o risco à segurança viária. A manutenção e recuperação do acostamento são medidas essenciais para garantir a integridade da infraestrutura urbana, promover melhores condições de mobilidade e assegurar a segurança dos usuários da via.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2447/ind_149-26.docx</t>
   </si>
   <si>
     <t>Sugerir a adoção de medidas necessárias para a realização de manutenção das laterais da via marginal do viaduto da BR-280, no acesso à Rua Mário Bagatolli (Vila Paraíso), incluindo a limpeza da sarjeta (calhas de escoamento de água pluvial) e a execução de roçada da vegetação existente._x000D_
 Justifica-se a presente indicação tendo em vista que o mato se encontra em altura elevada, prejudicando a visibilidade e o acesso às estruturas de drenagem, as quais se encontram obstruídas e praticamente encobertas pela vegetação, o que compromete o correto escoamento de água. Visando assim, garantir melhores condições de segurança, visibilidade e manutenção da infraestrutura viária no local.</t>
   </si>
   <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2454/ind_150-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção das medidas necessárias para a manutenção e recuperação das extremidades (rampas de acesso) da calçada da Ponte Paulo Roberto Gneipel, em ambos os lados da ponte._x000D_
+A calçada apresenta buracos e desníveis, especialmente nas extremidades, comprometendo a segurança e acessibilidade de ciclistas e pedestres, especialmente pessoas com mobilidade reduzida. A realização da manutenção garantirá a integridade estrutural do local e proporcionará condições adequadas de circulação.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2455/ind_151-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para execução de melhorias na Escola Municipal Frida Hein Krause, com a realização de fechamento das laterais do ginásio de esportes e instalação de cobertura na passarela de acesso ao ginásio._x000D_
+A proposta visa proporcionar maior conforto e segurança aos alunos e profissionais, durante a prática de atividades físicas no ginásio e no deslocamento pela passarela de acesso, especialmente em dias de chuva ou vento, garantindo que as atividades escolares não sejam prejudicadas pelas condições climáticas.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2456/ind_152-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de limpeza, roçada e colocação de material adequado em terreno pertencente ao município, localizado ao lado do nº 226 da Rua Alberto Krause, com o objetivo de evitar o crescimento excessivo do mato e melhorar as condições de conservação do local._x000D_
+A presente indicação atende à solicitação de moradores, tendo em vista que o terreno se encontra com vegetação alta, causando aspecto de abandono e podendo contribuir para o aparecimento de insetos e animais peçonhentos. A limpeza e a colocação de material apropriado irão proporcionar mais segurança, higiene e melhor qualidade de vida à comunidade.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2457/ind_153-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a instalação de câmeras de segurança e a colocação de placas informativas sobre a presença do monitoramento, na praça com quadra poliesportiva Bianca Gervin Jacob, situada no loteamento Alfablu, localizada na Rua Hilda Brach Bauer, s/n.º._x000D_
+Justifica-se, a fim de garantir o bom uso do espaço e a segurança dos frequentadores. Observa-se um aumento no número de adolescentes que têm frequentado a praça e, infelizmente, ocasionado danos ao patrimônio, como o vandalismo de torneiras e outros equipamentos presentes no local. A implantação do sistema de monitoramento visual, acompanhada de sinalização adequada, tende a inibir tais ações e proporcionar um ambiente mais seguro e preservado para todos os usuários da praça.</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2458/ind_154-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de limpeza e desassoreamento de valas, rios e córregos no município, como medida preventiva contra alagamentos provocados por chuvas intensas associadas ao fenômeno El Niño._x000D_
+Com a previsão da ocorrência do fenômeno climático nos próximos meses, aumenta consideravelmente a probabilidade de chuvas acima da média, elevando o risco de enchentes e transbordamentos em áreas urbanas e rurais. Diante desse cenário, a execução de ações de limpeza é de extrema importância, uma vez que tais medidas preventivas contribuem para garantir a fluidez do escoamento da água pluvial, reduzir a incidência de alagamentos e minimizar os impactos negativos sobre a população.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2459/ind_155-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a substituição das lâmpadas convencionais por lâmpadas LED dos postes de iluminação pública existentes na Rua Moisés Rabello._x000D_
+Justifica-se, visto que as lâmpadas LED oferecem melhor qualidade de iluminação, com maior intensidade luminosa e melhor reprodução de cores, aumentando a segurança e o conforto para pedestres e motoristas. Ademais, possuem maior eficiência energética e maior durabilidade, o que contribui para a redução dos custos com iluminação pública.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2460/ind_156-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a instalação de bebedouro na Praça e Parque Infantil Ayrton Senna, localizados na Rua Paulo Jahn._x000D_
+A instalação de um bebedouro no local contribuirá para o bem-estar dos frequentadores, oferecendo acesso a água potável de forma prática e segura. Isso é especialmente importante para crianças e pessoas idosas, promovendo a hidratação adequada e incentivando a permanência e o uso saudável do espaço público.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2461/ind_157-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise e elaboração de projeto para pavimentação em lajotas da Rua Martinho Lutero, no trecho restante de aproximadamente 50 metros ainda não pavimentados._x000D_
+Justifica-se, pois a pavimentação em lajotas contribuirá para melhores condições de mobilidade, segurança e qualidade de vida, além de promover melhorias na infraestrutura urbana da via.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2462/ind_158-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para o alargamento da Tifa Rio Camarada, na localidade de Duas Mamas._x000D_
+O alargamento da via contribuirá significativamente para a melhoria da mobilidade urbana, segurança no trânsito e qualidade de vida da população local. Além disso, é fundamental que o Poder Público mantenha diálogo com os moradores, garantindo a participação da comunidade nas decisões relacionadas às intervenções da via.</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2463/ind_159-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para ampliação da oferta de cursos de inclusão digital destinados às pessoas idosas, com foco na utilização de celulares, aplicativos e internet._x000D_
+Justifica-se, com o objetivo promover maior autonomia, integração social e qualidade de vida à população idosa, possibilitando que este público acompanhe as transformações tecnológicas e utilize ferramentas digitais no cotidiano, como aplicativos de comunicação, serviços públicos, bancos, consultas médicas e demais recursos disponíveis no ambiente virtual. Além de facilitar a comunicação com familiares e amigos, a inclusão digital contribui diretamente para a prevenção do isolamento social, fortalecendo vínculos, estimulando o aprendizado contínuo e promovendo maior participação social das pessoas idosas.</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2464/ind_160-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a instalação de placas de sinalização de trânsito indicando aclive e declive na Rua Rio de Janeiro, bairro Schroeder I, nas imediações a divisa dos municípios de Schroeder e Guarmirim, via de acesso à Rodovia do Arroz._x000D_
+Justifica-se, com objetivo melhorar a orientação e a segurança dos motoristas que transitam pela localidade, tendo em vista que o trecho possui características de aclive e declive que podem dificultar a visibilidade e a condução segura dos veículos. A instalação das placas de sinalização contribuirá para alertar os condutores sobre as condições da via, prevenindo acidentes e proporcionando maior segurança e organização no trânsito local.</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2465/ind_161-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a limpeza da vala existente na Rua Cândido Tomaselli, ao lado do imóvel nº 884 (Escola Municipal Prof. Santos Tomaselli)._x000D_
+Justifica-se, em razão da obstrução da vala, que vem ocasionando acúmulo de água, mau cheiro e riscos à saúde, devido à possível proliferação de insetos e animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_162-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para implantação de estacionamento em apenas um dos lados da Rua Carolina Meier Duwe._x000D_
+Justifica-se, pois estacionamento permitido em ambos os lados da via tem causado dificuldades no fluxo de veículos, reduzindo significativamente o espaço para circulação e ocasionando transtornos aos motoristas e moradores. A adoção de estacionamento em apenas um lado da rua contribuirá para melhorar a mobilidade, aumentar a segurança viária e proporcionar maior fluidez ao tráfego.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2473/ind_163-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para a realização de campanha de conscientização sobre o uso seguro de bicicletas elétricas, ciclomotores, equipamentos de mobilidade individual autopropelidos e demais veículos elétricos utilizados por menores de idade no município._x000D_
+A presente indicação se faz necessária diante do aumento de ocorrências envolvendo o uso inadequado de veículos elétricos, principalmente por menores de idade. Recentemente, um acidente registrado nas proximidades de uma creche no bairro Schroeder I, evidenciou os riscos da falta de orientação e conscientização sobre segurança e normas de trânsito. Assim, a proposta busca promover ações educativas para orientar a população e prevenir novos acidentes.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2483/ind_164-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas cabíveis, a fim de realizar a poda das árvores localizadas na Rua Ponte Pênsil, nas proximidades da Ponte Pênsil._x000D_
+A presente indicação atende aos pedidos de moradores e usuários da ponte, considerando que o excesso de vegetação nas proximidades pode comprometer a passagem, reduzir a visibilidade e oferecer riscos à segurança dos pedestres que utilizam o local diariamente. Além disso, a manutenção adequada da vegetação contribui para a conservação do espaço público, proporcionando melhores condições de uso, mobilidade e segurança.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2484/ind_165-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudos visando à instituição do Banco Municipal de Ração, com o objetivo de atender animais em situação de vulnerabilidade assistidos por protetores independentes, voluntários cadastrados e entidades de proteção animal atuantes no município._x000D_
+A presente indicação tem como objetivo oferecer suporte aos protetores voluntários que atualmente auxiliam o Município nessa relevante atividade de utilidade pública, especialmente no cuidado, acolhimento e alimentação de cães e gatos em situação de abandono ou vulnerabilidade. O funcionamento do Banco Municipal de Ração poderá ocorrer mediante cadastro prévio junto à Prefeitura Municipal, observando critérios, requisitos e regulamentos a serem definidos pelo Poder Executivo, por meio da secretaria e comissão responsável pela política de proteção e bem-estar animal. A iniciativa visa possibilitar a distribuição de rações para cães e gatos, adultos e filhotes, contribuindo diretamente para a manutenção dos trabalhos...</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2485/ind_166-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade visando a instituição de um programa destinado ao cadastramento de empresas interessadas em oferecer oportunidades de emprego para pessoas que solicitam ou são beneficiárias do Programa Bolsa Família._x000D_
+A presente indicação tem como finalidade promover a inclusão social e ampliar as oportunidades de emprego para famílias em situação de vulnerabilidade social atendidas pelo Programa Bolsa Família. Atualmente, muitas empresas do município enfrentam dificuldades na contratação de mão de obra, ao mesmo tempo em que inúmeras famílias buscam uma oportunidade para ingressar ou retornar ao mercado de trabalho. Nesse contexto, a criação de um cadastro municipal poderá aproximar empregadores e trabalhadores, facilitando o acesso às vagas disponíveis e contribuindo para a geração de renda, dignidade e desenvolvimento econômico local. A iniciativa também poderá fortalecer a integração entre o Poder Público, empresas e órgãos de assistência social, incentivando a...</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Marcos Zils, Miriã de Schroeder, Muka</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2486/ind_167-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise da viabilidade técnica e financeira para a destinação de recursos próprios visando à implantação de ciclofaixa junto às obras de pavimentação executadas por meio do Programa Estrada Boa Rural._x000D_
+A presente indicação tem como objetivo complementar a infraestrutura viária rural, promovendo maior segurança aos ciclistas que utilizam o trajeto, já consolidado como rota de cicloturismo no município. A implantação da ciclofaixa contribuirá para o compartilhamento mais seguro da via entre veículos e bicicletas, além de incentivar a prática esportiva, fortalecer o turismo rural e valorizar as comunidades locais ao longo do percurso. O projeto atualmente contempla a execução de 6 (seis) metros de via asfáltica, além de 1 (um) metro de cada lado com britado comercial. Nesse contexto, sugere-se a análise da possibilidade de implantação de ciclofaixa em pavimento asfáltico paralelamente às obras, aproveitando a estrutura já prevista no projeto.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_168-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a pintura de faixa de pedestres na Rua Marechal Castelo Branco, em frente ao imóvel nº 5685 (papelaria Miglas). _x000D_
+A presente solicitação se justifica pela necessidade de proporcionar maior segurança e facilitar a travessia de pedestres, especialmente dos estudantes que se deslocam das escolas localizadas na Rua 3 de Outubro em direção à Rua Marechal Castelo Branco. Ressalta-se que a faixa de pedestres atualmente existente encontra-se distante do ponto de maior fluxo de pessoas, o que reduz sua efetividade e contribui para a realização de travessias em locais inadequados. Além disso, há uma parada de ônibus no local sugerido, fator que intensifica a circulação de pedestres e reforça a necessidade da implantação de sinalização adequada, visando garantir maior segurança e organização do trânsito.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_169-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas para promover a ampla divulgação do Estatuto dos Direitos do Paciente, instituído pela Lei nº 15.378/2026, junto às unidades de saúde do Município._x000D_
+O Estatuto dos Direitos do Paciente representa importante avanço na garantia da dignidade, da humanização e da transparência no atendimento em saúde, ao unificar e regulamentar direitos e deveres dos usuários dos sistemas público e privado. Entretanto, para que tais direitos sejam efetivamente exercidos, é essencial que a população tenha conhecimento claro e acessível acerca do conteúdo da referida legislação. Dessa forma, torna-se indispensável a promoção de campanhas e ações informativas sobre o Estatuto dos Direitos do Paciente, contribuindo para o fortalecimento da cidadania, a ampliação da transparência nos serviços de saúde e a garantia do respeito aos direitos dos pacientes.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2493/ind_170-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudos e a adoção de providências visando à construção de abrigo de passageiros no ponto de ônibus localizado na Rua Marechal Castelo Branco, nas proximidades do imóvel nº 4893 (loja SC Variados), no bairro Centro Norte, local onde crianças aguardam diariamente o transporte escolar. Caso a construção do abrigo não seja possível neste momento, sugere-se a avaliação da adequação da rota do transporte público e da parada do ônibus escolar, para que os estudantes possam realizar o embarque em abrigo já existente nas proximidades, garantindo maior proteção e segurança._x000D_
+A presente solicitação se justifica pelo fato dos alunos permanecerem expostos às condições climáticas adversas, como chuva, vento e sol intenso, situação que gera desconforto, insegurança e preocupação às famílias. Diante disso, destaca-se a importância da adoção de medidas que assegurem mais segurança, dignidade e bem-estar aos estudantes durante o período de espera pelo transporte escolar.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2494/ind_171-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas de contenção da erosão nas margens de uma vala localizada nos fundos da Rua 13 de Março, lateral da Rua Olívio Schiochet._x000D_
+A presente indicação se faz necessária diante das reclamações e preocupações dos moradores da região. Em visita ao local, verificou-se que os serviços de limpeza realizados na vala têm contribuído para o desgaste das margens, ocasionando o avanço da erosão e aproximando o curso da água das residências próximas. A situação tem gerado insegurança aos moradores, especialmente em períodos de chuvas intensas, podendo se agravar ainda mais em razão dos efeitos climáticos relacionados ao El Niño. Dessa forma, sugere-se que seja verificada a possibilidade de colocação de pedras de grande porte (pedras de rio) nas laterais afetadas, como forma de contenção e estabilização das margens, evitando novos desmoronamentos e garantindo maior proteção às moradias existentes no entorno.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2495/ind_172-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise da possibilidade de implantação de uma lombada redutora de velocidade na Rua Jerônimo Tomaselli, próximo ao imóvel nº 393 e ao ponto de ônibus existente na via._x000D_
+A presente indicação se faz necessária em razão das constantes reclamações de moradores acerca do excesso de velocidade praticado por alguns veículos que transitam pelo local, colocando em risco a segurança dos pedestres e moradores da região. Destaca-se que nas proximidades existem diversas residências com crianças, aumentando a preocupação da comunidade quanto à possibilidade de acidentes. Além disso, o ponto de ônibus existente na via possui grande circulação de pessoas diariamente, o que reforça a necessidade de medidas preventivas para garantir maior segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2496/ind_173-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção das medidas cabíveis para que seja mantido contato com a empresa responsável pela execução do loteamento localizado na Rua Gustavo Streit, Bairro Tomaselli, a fim de que seja realizada, com urgência, a manutenção da calçada danificada nas imediações do Supermercado Rancho Bom._x000D_
+A presente indicação justifica-se pelo fato de que o referido trajeto é utilizado diariamente por alunos, moradores e demais pedestres, oferecendo riscos à segurança e comprometendo a mobilidade da população. Ressalta-se, ainda, que o problema persiste sem solução desde o início do ano letivo. Destaca-se que, embora haja conhecimento acerca da necessidade de implantação do sistema de tratamento de esgoto por parte do Município, tal circunstância não impede a realização dos reparos necessários na calçada, medida indispensável para garantir melhores condições de acessibilidade, mobilidade urbana e segurança aos usuários da via.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2497/ind_174-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para implantação de cronograma e zoneamento na lotação de servidores públicos municipais, nos cargos em que houver viabilidade técnica e administrativa, possibilitando a oferta de vagas em locais de trabalho mais próximos da residência dos servidores para o exercício de suas funções._x000D_
+A presente indicação busca promover maior economicidade e valorização do servidor público municipal, considerando os impactos financeiros e pessoais decorrentes de longos deslocamentos diários entre residência e local de trabalho. A possibilidade de atuação em unidades mais próximas de suas casas poderá gerar benefícios tanto aos servidores quanto à própria Administração Pública, como redução de atrasos, melhora na produtividade, diminuição do estresse e potencial redução de despesas indiretas. Destaca-se que a medida poderá ser aplicada apenas aos cargos e funções em que exista viabilidade operacional e administrativa, preservando sempre a eficiência e continuidade dos...</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2498/ind_175-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para a execução de pavimentação da Rua Ulisses Guimarães, bairro centro Norte._x000D_
+Justifica-se, pela necessidade de proporcionar melhores condições de trafegabilidade, segurança e conforto aos usuários. A pavimentação da referida via gerará benefícios à população, contribuindo para a redução de manutenção, minimização de transtornos causados por poeira e lama, além de promover melhorias na mobilidade urbana e no desenvolvimento da região.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2502/ind_176-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade e adoção de providências necessárias para a implantação e sinalização de ciclofaixa na Rua Guaramirim, incluindo pintura de solo, instalação de placas de sinalização e demais adequações necessárias para garantir a segurança dos ciclistas._x000D_
+A presente indicação atende à solicitação de moradores e usuários da referida via, tendo em vista que a ausência de infraestrutura cicloviária adequada compromete a segurança dos ciclistas que utilizam diariamente a rua para deslocamentos. Nesse sentido, a implantação da ciclofaixa, acompanhada da devida sinalização, contribuirá para a melhoria da mobilidade urbana, incentivará a utilização de meios de transporte sustentáveis e promoverá maior segurança, beneficiando todos os usuários.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2513/ind_177-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a instalação de placas indicativas com o nome da Rua Jorge Lacerda, especificamente no trecho de prolongamento que faz a ligação entre a Rua Santa Catarina e a Rua 15 de Novembro._x000D_
+A presente indicação tem por objetivo atender à necessidade de identificação adequada do referido trecho da Rua Jorge Lacerda, que já se encontra constituído, porém ainda não possui identificação com a denominação da via. A ausência de placas tem causado transtornos aos moradores, especialmente em relação à entrega de correspondências e encomendas, uma vez que os serviços postais encontram dificuldades para localizar os endereços situados nesse trecho da via. Dessa forma, a instalação das placas contribuirá para a correta identificação do logradouro, facilitará a localização por moradores, visitantes e prestadores de serviços, além de garantir maior eficiência na prestação dos serviços de atendimentos essenciais.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2514/ind_178-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a implantação de ciclofaixa na Rua Presidente Costa e Silva. _x000D_
+Justifica-se a presente sugestão pela necessidade de implementar infraestrutura cicloviária adequada, garantindo maior acessibilidade, segurança e mobilidade aos usuários da via. Além disso, a medida contribuirá para a promoção da mobilidade, a melhoria da qualidade de vida da população e o desenvolvimento urbano sustentável do município.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2515/ind_179-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir análise de viabilidade para execução de pavimentação da Estrada Rio Hern (área rural do Bairro Rio Hern). _x000D_
+Justifica-se, pois a ausência de pavimentação tem causado transtornos à população, como poeira excessiva em períodos de seca e dificuldade de tráfego em dias chuvosos. A pavimentação trará mais conforto, segurança e qualidade de vida, além de contribuir com a saúde pública, ao reduzir problemas respiratórios causados pela poeira. Também beneficiará a logística da produção agrícola da localidade.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2516/ind_180-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a implantação de pintura de sinalização horizontal de trânsito com a inscrição "PARE" no cruzamento das Ruas Jorge Lacerda e Florianópolis, nas proximidades do imóvel nº 112 (Pet Cão Pet Shop)._x000D_
+Justifica-se em razão do elevado número de acidentes registrados no local, decorrentes da ausência de sinalização viária adequada que identifique de forma clara a via preferencial e oriente os condutores quanto à prioridade de passagem. O reforço da sinalização horizontal contribuirá para a organização e a segurança do trânsito, proporcionando maior fluidez ao tráfego, reduzindo o risco de acidentes e garantindo melhores condições de circulação para motoristas, ciclistas e pedestres que utilizam diariamente essas vias.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2517/ind_181-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir o estudo de viabilidade para a criação de um programa municipal de destinação e descarte de resíduos orgânicos vegetais, contemplando a implantação de local público apropriado para o recebimento desses materiais, bem como a definição de cronograma específico para sua coleta._x000D_
+Justifica-se, com objetivo oferecer à população uma alternativa adequada para o descarte de resíduos provenientes de podas de árvores, galhos, arbustos, folhas e demais materiais orgânicos vegetais. Atualmente, muitos desses resíduos são descartados de forma irregular em terrenos baldios, vias públicas, áreas verdes e margens de rios, causando impactos ambientais, obstrução de sistemas de drenagem, proliferação de vetores e aumento dos custos de limpeza urbana.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2521/ind_182-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas para intensificar o cumprimento da Lei Estadual nº 19.233/2025, que dispõe sobre a vedação de execução de músicas e videoclipes com letras e coreograﬁas que façam apologia ao crime, ao uso de drogas, ou expressem conteúdos verbais e não verbais de cunho sexual e erótico, nas unidades escolares da rede de ensino._x000D_
+A presente sugestão tem por finalidade fortalecer a efetiva observância da Lei nas unidades escolares da rede de ensino, contribuindo para a manutenção de um ambiente educacional compatível com os objetivos pedagógicos da escola. A instituição escolar desempenha papel fundamental no desenvolvimento intelectual, moral, social e cultural de crianças e adolescentes. Por essa razão, os conteúdos veiculados em suas dependências devem estar alinhados aos princípios educacionais, ao respeito à dignidade humana e à proteção integral dos estudantes, de modo a preservar o ambiente escolar de influências incompatíveis com sua finalidade educativa e ...</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2522/ind_183-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de serviços de limpeza e desassoreamento do Rio Araribá, no trecho localizado na Rua Germano Viergutz, nas proximidades do imóvel nº 928, Bairro Bracinho._x000D_
+A presente solicitação visa atender à demanda dos moradores da região, tendo em vista o acúmulo de sedimentos, vegetação e resíduos no leito do rio, o que compromete o escoamento adequado da água. O local já registrou episódios de alagamentos e danos materiais, afetando tanto a via pública quanto residências próximas. A execução dos serviços de limpeza e desassoreamento contribuirá para aumentar a capacidade de vazão da água, reduzindo os riscos de novos alagamentos, especialmente em períodos de chuvas intensas, além de proporcionar mais segurança e qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_184-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização da limpeza da vala e da galeria para escoamento de água pluvial, localizada na Rua Marechal Castelo Branco, ao lado do imóvel nº 10.136. Sugere-se ainda a colocação de pedras de proteção no entorno da galeria, visando garantir a contenção adequada do terreno e a preservação da estrutura da via._x000D_
+Justifica-se, visto que a galeria pluvial recentemente executada se encontra com acúmulo de macadame, o que reduz sua capacidade de escoamento e pode ocasionar o transbordamento da água pluvial para a rua durante períodos de chuva intensa. Além disso, quando foi realizada a execução da pavimentação asfáltica, a proteção da galeria foi implantada até a borda do asfalto, porém sem devida contenção. A colocação de pedras é necessária para evitar processos erosivos e possíveis desbarrancamentos que possam comprometer a estrutura do pavimento e gerar prejuízos à infraestrutura local.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2524/ind_185-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir o estudo de viabilidade para incluir, nos próximos carnês de IPTU, uma Guia de Quitação/Certidão Negativa de Débitos Municipais ou informação equivalente que permita ao contribuinte verificar de forma clara a existência ou não de pendências relativas ao imóvel._x000D_
+A presente indicação tem como objetivo facilitar o acompanhamento da situação fiscal dos imóveis e proporcionar maior comodidade aos contribuintes. Em muitos casos, o contribuinte realiza o pagamento do IPTU do exercício vigente, porém, deixa de verificar a existência de débitos anteriores vinculados ao imóvel, o que pode resultar na permanência de pendências não intencionais. A inclusão de uma guia de quitação ou de informação clara sobre a existência de débitos anteriores no próprio carnê de IPTU permitiria ao contribuinte ter ciência imediata de sua situação fiscal, evitando esquecimentos e contribuindo para a regularização espontânea de eventuais débitos. Além disso, a medida traria mais transparência, ...</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2525/ind_186-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de estudo técnico e posterior execução de obras de adequação do portão de entrada da Escola Municipal Professor Santos Tomaselli e Jardim de Infância Pequeno Príncipe, com a implantação de recuo no acesso para veículos._x000D_
+Justifica-se a presente medida com o objetivo de reorganizar o espaço de acesso às unidades escolares, de modo que os veículos dos servidores e demais usuários que estacionam no interior da escola não permaneçam sobre a via pública nem interfiram no fluxo viário nos momentos de entrada e saída. Atualmente, nos horários de maior movimento, verifica-se que os veículos acabam ocupando parcialmente o leito da via, ocasionando a obstrução do tráfego de ônibus e demais veículos, além de comprometer a circulação de pedestres pela calçada e aumentar o risco de acidentes.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2526/ind_187-26.docx</t>
+  </si>
+  <si>
+    <t>Sugerir a instituição de campanha de conscientização sobre saúde mental e prevenção ao suicídio, com ações educativas e informativas voltadas à população em geral._x000D_
+Justifica-se, com a finalidade fortalecer políticas públicas de atenção à saúde mental, promovendo a conscientização da sociedade sobre a importância do cuidado emocional, da busca por ajuda profissional e da atenção aos sinais de sofrimento psicológico em pessoas do convívio social. Muitas situações podem ser prevenidas quando há informação acessível e orientação adequada sobre os serviços disponíveis, bem como quando a população sabe identificar os órgãos competentes que atuam na rede de apoio psicossocial. Dessa forma, sugere-se que a campanha municipal inclua a divulgação dos principais canais de atendimento e acolhimento em saúde mental, bem como do serviço prestado pelo Centro de Valorização da Vida (CVV), referência nacional em apoio emocional e prevenção ao suicídio. Recomenda-se que todo material informativo...</t>
+  </si>
+  <si>
     <t>2244</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2244/mocao_01.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Amália Krüger Walz, carinhosamente conhecida como Oma Walz, em reconhecimento e homenagem pela celebração de seus 100 anos de vida, marco histórico que a consagra como exemplo de longevidade, força, fé e inspiração para toda a comunidade de Schroeder.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2284/mocao_02.docx</t>
   </si>
   <si>
     <t>Retirada pelo autor - Moção de Aplausos à Thiago Rubin, em reconhecimento à sua trajetória e pelo exemplo de dedicação, empenho e talento. Sua atuação enriquece a cultura, elevando o nome de Schroeder por meio da música e tornando-se motivo de orgulho para todos os munícipes.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>Adriano Furtado, Ana Leon, Kauana Peschke Lange, Marcos Zils, Minatti, Miriã de Schroeder, Muka, Nene, Scheila da Farmácia</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2326/mocao_03.docx</t>
   </si>
   <si>
     <t>APELA ao Governo do Estado de Santa Catarina e à Secretaria de Estado da Segurança Pública de Santa Catarina para que promovam o envio e a lotação de mais policiais militares para o Município de Schroeder, adequando o efetivo local à real demanda operacional e populacional atendida.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>Ana Leon, Scheila da Farmácia</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2327/mocao_04.docx</t>
   </si>
   <si>
     <t>Moção de Aplauso às ex-vereadoras Darli Bernardi, Norma M. Stricker, Dulcinéia Mara Fischer, Janaina Bucci, Maria de L. Schewinski e Marina Fernandes, em reconhecimento à relevância de sua atuação política, ao compromisso com o serviço público e à contribuição histórica para o fortalecimento da representatividade feminina no Poder Legislativo Municipal.</t>
   </si>
   <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>Scheila da Farmácia, Adriano Furtado, Ana Leon, Kauana Peschke Lange, Marcos Zils, Minatti, Miriã de Schroeder, Nene</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2466/mocao_05.docx</t>
+  </si>
+  <si>
+    <t>APOIO à ampliação da convocação dos candidatos aprovados nos concursos públicos da Polícia Civil do Estado de Santa Catarina (PCSC), regidos pelos Editais nº 1/2025 e nº 2/2025, em atendimento ao pleito apresentado pela Comissão de Aprovados, Excedentes e Remanescentes do Concurso da Polícia Civil de Santa Catarina (PCSC).</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2467/mocao_06.docx</t>
+  </si>
+  <si>
+    <t>Aplausos às senhoras Rute Valdi Martim Feliciano, Patrícia Seixas de Souza e ao senhor Manoel Ednilson Burgardt, pelo incansável trabalho desenvolvido em prol da proteção e defesa dos animais, prestando relevante serviço à comunidade.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2503/mocao_07.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO ao Governo do Estado de Santa Catarina para a adoção imediata das providências necessárias à regulamentação e à efetiva execução da Lei Estadual nº 19.804, de 14 de abril de 2026, que “dispõe sobre o fornecimento gratuito de spray de extratos vegetais, popularmente conhecido como spray de pimenta, destinado à proteção pessoal de mulheres vítimas de violência doméstica ou de tentativa de feminicídio, no âmbito do Estado de Santa Catarina”.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2504/mocao_08.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao servidor público municipal Pablo Luis Nicoline, pelos relevantes serviços prestados ao Município ao longo de dez anos de dedicação ao serviço público, demonstrando comprometimento, responsabilidade, espírito humanitário e constante busca pela melhoria dos serviços oferecidos à população.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>Marcos Zils, Muka</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2505/mocao_09.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos à Professora Vali Jorck Voigt, expressando gratidão, admiração e reconhecimento pelo compromisso com a educação e pelo legado inestimável deixado às gerações que tiveram o privilégio de receber seus ensinamentos.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>Ana Leon, Minatti, Adriano Furtado, Kauana Peschke Lange, Marcos Zils, Miriã de Schroeder, Muka, Nene, Scheila da Farmácia</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2519/mocao_10.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APELO ao Governador do Estado de Santa Catarina e à Secretaria de Estado da Educação para que promovam estudos técnicos, observada a participação da comunidade escolar, e adotem as providências necessárias visando à possível implantação do modelo de Escola Cívico-Militar na Escola de Educação Básica Luiz Delfino, localizada no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2527/mocao_11.docx</t>
+  </si>
+  <si>
+    <t>Manifesta APOIO ao Projeto de Lei nº 0026/2026, de autoria do Deputado Estadual Dr. Vicente Caropreso, reconhecendo a importância da iniciativa para o aprimoramento da gestão pública, para o fortalecimento da fiscalização dos recursos públicos e para a garantia da efetiva execução das emendas parlamentares impositivas em benefício da população catarinense.</t>
+  </si>
+  <si>
     <t>2328</t>
   </si>
   <si>
     <t>PIN</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>Marcos Zils, Muka</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2328/001_-pedido_de_informacoes_ver._marcos_e_muka_-_servidor_publico.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca do cumprimento das exigências editalícias relativas aos veículos utilizados na prestação do serviço de transporte escolar.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2333/002_-pedido_de_informacoes_ver._scheila.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca das condições estruturais de segurança das salas de aula nas unidades de ensino da rede municipal.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2334/003_-pedido_de_informacoes_ver._scheila.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca do funcionamento dos condicionadores de ar e das condições da rede elétrica da Escola Municipal Professor Emílio da Silva.</t>
   </si>
   <si>
     <t>2353</t>
@@ -2576,50 +3289,86 @@
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2413/011_-pedido_de_informacoes_ver._marcos_-_ama.docx</t>
   </si>
   <si>
     <t>Solicita informações acerca do transporte de alunos com necessidades especiais à AMA.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2440/012_-pedido_de_informacoes_ver._marcos_-_fono.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre atendimento fonoaudiológico na rede municipal de ensino.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2448/013_-pedido_de_informacoes_ver._ana_-_divisor_horas.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre o divisor utilizado no cálculo da remuneração dos servidores públicos municipais.</t>
   </si>
   <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2474/014_-pedido_de_informacoes_ver._marcos_-_recadastramento_rural.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a regularização rural de imóveis no Município, orientações aos agricultores e atuação de empresas privadas na prestação de serviços correlatos.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2475/015_-pedido_de_informacoes_ver._marcos_-_fono_saude.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre atendimento fonoaudiológico na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2487/016_-pedido_de_informacoes_ver._miria_-_aposentadorias.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca das exonerações de servidores públicos municipais que se encontram aposentados.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2518/017_-pedido_de_informacoes_ver._marcos_-_protocolo_denominacao_estrada_rural.docx</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do Protocolo n. 2.049/2026, referente à solicitação de nomeação de estrada rural.</t>
+  </si>
+  <si>
     <t>2264</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
     <t>Ata n.º 2548 - 47ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2283/ata_2549.docx</t>
   </si>
   <si>
     <t>Ata n.º 2549 - 48ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
@@ -2706,50 +3455,161 @@
     <t>Ata n.º 2556 - 54ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2402/ata_2557.docx</t>
   </si>
   <si>
     <t>Ata n.º 2557 - 55ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2415/ata_2558.docx</t>
   </si>
   <si>
     <t>Ata n.º 2558 - 56ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2476/ata_2559.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2559 - 57ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2477/ata_2560.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2560 - 58ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2478/ata_2561.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2561 - 59ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2479/ata_2562.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2562 - 60ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2480/ata_2563.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2563 - 61ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2506/ata_2564.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2564 - 62ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2507/ata_2565.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2565 - 63ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2508/ata_2566.docx</t>
+  </si>
+  <si>
+    <t>Ata n.º 2566 - 64ª sessão ordinária, do 1º período legislativo, da 15ª legislatura.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2488/oficio_n0_156-2026_-_veto.pdf</t>
+  </si>
+  <si>
+    <t>Veta-se integralmente o Projeto de Lei Ordinária n.º 20/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3053,67 +3913,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2227/pl_001-2026_-_dia_da_gratidao_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2247/pl_002-2026_-_fia_e_fundo_do_idoso.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2266/pl_003-2026-_doacao_computadores_semear.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_004-2026_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2300/pl_005-2026_-_utilidade_publica_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2301/pl_006-2026_-_dia_do_artesao_-_miria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2302/pl_007-2026_-_permuta_terreno_escola.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2331/pl_008-2026_-_convenio_apae_jaragua.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2332/pl_009-2026_-_termo_de_colaboracao_apae_schroeder.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_010-2026_-_nomeia_ruas_loteamento_schultz.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_011-2026_-_nomeia_ruas_loteamento_residencial_mazzola_feustel.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2349/pl_012-2026_-_ratifica_nomeacao_de_ruas_ja_existentes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2355/pl13-2026_-_antecedentes_criminais_-_scheila.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2356/pl_014-2025_-_veiculo_policia_militar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2357/pl_015-2026_-_suplementacao_fundeb_02.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_16-2026_-_denominacao_de_rua_-_scheila.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_017-2026_-_termo_de_fomento_samura.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2372/pl_018-2026_-_maio_laranja.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2373/pl_019-2026_-_suplementacao_cimvi.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_20-2026_-_iptu_em_braille_-_scheila.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_21-2026_-_utilidade_publica_-_legislativo_-_miria_-_jiu_jitsu.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2401/pl_022-2026_-_nomeia_ruas_programa_casa_catarina.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_023-2025_-_alteracao_lei_2773-2025_-_aguas_de_guaramirim.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2416/pl_024-2026_-_ldo_2027.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2417/pl_025-2026_-_termo_de_fomento_-_radio_ssfm.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2418/pl_026-2026_-_percentual_repasse_amvali.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2432/pl_027-2026_-_rede_feminina.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2433/pl_028-2026_-_suplementacao_-_kit_defesa_civil__schroeder_fest_002.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_29-2026_-_utilidade_publica_-_legislativo_-_ana.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_30-2026_-_figueira.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2246/plc_001-2026_-_alteracao_lei_cosip.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2265/plc_002-2026_-_agentes_comunitarios.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2285/plc_003-2026_-_altera_lei_04-1998.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2419/plc_004-2026_-_reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2420/plc_005-2026_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2421/plc_006-2025_-_altera_lei_04-1998_e_60-2008.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_001-2026.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2299/1.2026_-_modificativa_-_plc_3-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2400/2.2026_-_aditiva_-_pl_18-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2414/03.2026_-_modificativa_-_pl_23-2025_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2441/04.2026_-_modificativa_-_plc_4-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2449/5.2026_-_modificativa_-_pl_25-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2450/6.2026_-_aditiva_-_pl_25-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2451/7.2026_-_modificativa_-_pl_26-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_01-26.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_02-26.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_03-26.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_04-26.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_05-26.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_06-26.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_07-26.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_08-26.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_09-26.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2237/ind_10-26.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2238/ind_11-26.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2239/ind_12-26.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2240/ind_13-26.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_14-26.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_15-26.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_16-26.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_17-26.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_18-26.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_19-26.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_20-26.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_21-26.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_22-26.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_23-26.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_24-26.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_25-26.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_26-26.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_27-26.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_28-26.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_29-26.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_30-26.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_31-26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_32-26.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2268/ind_33-26.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2269/ind_34-26.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2270/ind_35-26.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2271/ind_36-26.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2272/ind_37-26.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2273/ind_38-26.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2275/ind_40-26.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2276/ind_41-26.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2277/ind_42-26.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2278/ind_43-26.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2279/ind_44-26.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2280/ind_45-26.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2281/ind_46-26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2282/ind_47-26.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2286/ind_48-26.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2288/ind_50-26.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2290/ind_52-26.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2291/ind_53-26.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2292/ind_54-26.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2293/ind_55-26.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2294/ind_56-26.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2295/ind_57-26.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2296/ind_58-26.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2297/ind_59-26.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2303/ind_60-26.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2304/ind_61-26.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_62-26.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_63-26.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_64-26.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2308/ind_65-26.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2309/ind_66-26.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2310/ind_67-26.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2311/ind_68-26.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2312/ind_69-26.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2313/ind_70-26.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2314/ind_71-26.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2315/ind_72-26.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2317/ind_74-26.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2318/ind_75-26.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2319/ind_76-26.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2320/ind_77-26.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2321/ind_78-26.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2322/ind_79-26.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2323/ind_80-26.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2324/ind_81-26.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_82-26.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2335/ind_83-26.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2336/ind_84-26.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_85-26.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_86-26.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_87-26.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2340/ind_88-26.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2341/ind_89-26.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_90-26.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2350/ind_91-26.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_92-26.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2352/ind_93-26.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_94-26.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2359/ind_95-26.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2360/ind_96-26.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2361/ind_97-26.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2362/ind_98-26.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_99-26.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_100-26.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_101-26.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_102-26.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2375/ind_103-26.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2376/ind_104-26.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2378/ind_106-26.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_107-26.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_109-26.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2388/ind_110-26.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2389/ind_111-26.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2390/ind_112-26.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2391/ind_113-26.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2392/ind_114-26.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2393/ind_115-26.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2394/ind_116-26.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2395/ind_117-26.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2396/ind_118-26.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2397/ind_119-26.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_120-26.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_121-26.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2404/ind_122-26.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2405/ind_123-26.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2406/ind_124-26.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2407/ind_125-26.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2408/ind_126-26.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_127-26.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2410/ind_128-26.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_129-26.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2422/ind_-26.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_131-26.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2424/ind_132-26.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2425/ind_133-26.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_134-26.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2427/ind_135-26.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2429/ind_137-26.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2430/ind_138-26.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2431/ind_139-26.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2436/ind_140-26.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2437/ind_141-26.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2438/ind_142-26.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2439/ind_143-26.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_144-26.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2443/ind_145-26.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2444/ind_146-26.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2445/ind_147-26.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_148-26.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2447/ind_149-26.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2244/mocao_01.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2284/mocao_02.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2326/mocao_03.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2327/mocao_04.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2328/001_-pedido_de_informacoes_ver._marcos_e_muka_-_servidor_publico.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2333/002_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2334/003_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2353/004_-pedido_de_informacoes_ver._marcos_e_muka_-_iptu.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2354/005_-pedido_de_informacoes_ver_-_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2366/006_-pedido_de_informacoes_ver._muka_-_contratos_saude.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2367/007_-pedido_de_informacoes_ver._muka_-_instrumentos_musicais.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2382/008_-pedido_de_informacoes_ver._miria_-_lei_2581-2022.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2387/009_-pedido_de_informacoes_ver._miria_-_aposentados.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2412/010_-pedido_de_informacoes_ver._marcos_-_macadame.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2413/011_-pedido_de_informacoes_ver._marcos_-_ama.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2440/012_-pedido_de_informacoes_ver._marcos_-_fono.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2448/013_-pedido_de_informacoes_ver._ana_-_divisor_horas.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2283/ata_2549.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2298/ata_2550.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2329/ata_2551_solene_mirins_2026.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2330/ata_2552.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2368/ata_2554.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2369/ata_2555.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2383/ata_2556.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2402/ata_2557.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2415/ata_2558.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2227/pl_001-2026_-_dia_da_gratidao_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2247/pl_002-2026_-_fia_e_fundo_do_idoso.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2266/pl_003-2026-_doacao_computadores_semear.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_004-2026_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2300/pl_005-2026_-_utilidade_publica_-_legislativo_-_scheila.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2301/pl_006-2026_-_dia_do_artesao_-_miria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2302/pl_007-2026_-_permuta_terreno_escola.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2331/pl_008-2026_-_convenio_apae_jaragua.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2332/pl_009-2026_-_termo_de_colaboracao_apae_schroeder.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2347/pl_010-2026_-_nomeia_ruas_loteamento_schultz.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2348/pl_011-2026_-_nomeia_ruas_loteamento_residencial_mazzola_feustel.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2349/pl_012-2026_-_ratifica_nomeacao_de_ruas_ja_existentes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2355/pl13-2026_-_antecedentes_criminais_-_scheila.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2356/pl_014-2025_-_veiculo_policia_militar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2357/pl_015-2026_-_suplementacao_fundeb_02.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_16-2026_-_denominacao_de_rua_-_scheila.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_017-2026_-_termo_de_fomento_samura.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2372/pl_018-2026_-_maio_laranja.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2373/pl_019-2026_-_suplementacao_cimvi.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_20-2026_-_iptu_em_braille_-_scheila.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_21-2026_-_utilidade_publica_-_legislativo_-_miria_-_jiu_jitsu.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2401/pl_022-2026_-_nomeia_ruas_programa_casa_catarina.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_023-2025_-_alteracao_lei_2773-2025_-_aguas_de_guaramirim.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2416/pl_024-2026_-_ldo_2027.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2417/pl_025-2026_-_termo_de_fomento_-_radio_ssfm.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2418/pl_026-2026_-_percentual_repasse_amvali.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2432/pl_027-2026_-_rede_feminina.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2433/pl_028-2026_-_suplementacao_-_kit_defesa_civil__schroeder_fest_002.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2434/pl_29-2026_-_utilidade_publica_-_legislativo_-_ana.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2435/pl_30-2026_-_figueira.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2469/pl_031_-_2026_-_suplementacao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2470/pl_032_-_2026_-_suplementacao_especial_ponte.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2471/pl_033-2026_-_alteracao_da_lei_1586-2007_-_conselho_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2482/pl_035-2026_-_suplementacao_pavimentacoes_e_obras.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2499/pl_036-2026_-_trecho_2_estrada_boa_rural.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2500/pl_037-2026_-_denominacao_de_ruas_-_loeamento_residencial_imigrantes.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2501/pl_038-2026_-_alteracao_suplementacao_cimvi.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2512/pl_039-2026_-_fibromialgia_-_minatti.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2520/pl_040_-_2026_-_denominacao_de_ruas_loteamento_jardim_de_heidelberg.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2246/plc_001-2026_-_alteracao_lei_cosip.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2265/plc_002-2026_-_agentes_comunitarios.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2285/plc_003-2026_-_altera_lei_04-1998.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2419/plc_004-2026_-_reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2420/plc_005-2026_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2421/plc_006-2025_-_altera_lei_04-1998_e_60-2008.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2452/lc_007-2026_-_revisao_geral_anual_-_alterado.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2453/plc_008-2026_-_revisao_geral_anual_-_secretarios_-_novo.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2490/plc_009-2026_-_refis_2026.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2511/plc_010-2026_-_reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_001-2026.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2299/1.2026_-_modificativa_-_plc_3-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2400/2.2026_-_aditiva_-_pl_18-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2414/03.2026_-_modificativa_-_pl_23-2025_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2441/04.2026_-_modificativa_-_plc_4-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2449/5.2026_-_modificativa_-_pl_25-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2450/6.2026_-_aditiva_-_pl_25-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2451/7.2026_-_modificativa_-_pl_26-2026_-_comissao_de_financas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2468/8.2026_-_modificativa_-_plc_7-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2489/9.2026_-_aditiva_-_pl_24-2026_-_comissao_de_legislacao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2509/10.2026_-_aditiva_-_pl_24-2026_-_comissao_de_merito.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2510/11.2026_-_modificativa_-_pl_24-2026_-_comissao_de_merito.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_01-26.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_02-26.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_03-26.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_04-26.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_05-26.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_06-26.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_07-26.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_08-26.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_09-26.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2237/ind_10-26.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2238/ind_11-26.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2239/ind_12-26.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2240/ind_13-26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_14-26.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_15-26.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_16-26.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_17-26.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_18-26.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_19-26.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_20-26.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_21-26.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_22-26.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_23-26.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_24-26.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_25-26.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_26-26.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_27-26.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_28-26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_29-26.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_30-26.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_31-26.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_32-26.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2268/ind_33-26.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2269/ind_34-26.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2270/ind_35-26.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2271/ind_36-26.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2272/ind_37-26.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2273/ind_38-26.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2275/ind_40-26.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2276/ind_41-26.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2277/ind_42-26.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2278/ind_43-26.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2279/ind_44-26.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2280/ind_45-26.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2281/ind_46-26.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2282/ind_47-26.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2286/ind_48-26.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2288/ind_50-26.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2290/ind_52-26.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2291/ind_53-26.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2292/ind_54-26.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2293/ind_55-26.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2294/ind_56-26.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2295/ind_57-26.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2296/ind_58-26.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2297/ind_59-26.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2303/ind_60-26.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2304/ind_61-26.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_62-26.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_63-26.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_64-26.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2308/ind_65-26.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2309/ind_66-26.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2310/ind_67-26.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2311/ind_68-26.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2312/ind_69-26.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2313/ind_70-26.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2314/ind_71-26.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2315/ind_72-26.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2317/ind_74-26.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2318/ind_75-26.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2319/ind_76-26.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2320/ind_77-26.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2321/ind_78-26.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2322/ind_79-26.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2323/ind_80-26.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2324/ind_81-26.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_82-26.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2335/ind_83-26.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2336/ind_84-26.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2337/ind_85-26.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2338/ind_86-26.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2339/ind_87-26.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2340/ind_88-26.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2341/ind_89-26.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_90-26.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2350/ind_91-26.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_92-26.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2352/ind_93-26.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2358/ind_94-26.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2359/ind_95-26.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2360/ind_96-26.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2361/ind_97-26.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2362/ind_98-26.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2363/ind_99-26.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_100-26.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_101-26.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_102-26.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2375/ind_103-26.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2376/ind_104-26.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2378/ind_106-26.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_107-26.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_109-26.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2388/ind_110-26.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2389/ind_111-26.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2390/ind_112-26.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2391/ind_113-26.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2392/ind_114-26.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2393/ind_115-26.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2394/ind_116-26.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2395/ind_117-26.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2396/ind_118-26.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2397/ind_119-26.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_120-26.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_121-26.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2404/ind_122-26.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2405/ind_123-26.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2406/ind_124-26.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2407/ind_125-26.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2408/ind_126-26.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2409/ind_127-26.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2410/ind_128-26.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2411/ind_129-26.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2422/ind_-26.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_131-26.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2424/ind_132-26.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2425/ind_133-26.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_134-26.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2427/ind_135-26.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2429/ind_137-26.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2430/ind_138-26.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2431/ind_139-26.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2436/ind_140-26.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2437/ind_141-26.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2438/ind_142-26.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2439/ind_143-26.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_144-26.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2443/ind_145-26.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2444/ind_146-26.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2445/ind_147-26.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_148-26.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2447/ind_149-26.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2454/ind_150-26.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2455/ind_151-26.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2456/ind_152-26.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2457/ind_153-26.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2458/ind_154-26.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2459/ind_155-26.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2460/ind_156-26.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2461/ind_157-26.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2462/ind_158-26.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2463/ind_159-26.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2464/ind_160-26.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2465/ind_161-26.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_162-26.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2473/ind_163-26.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2483/ind_164-26.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2484/ind_165-26.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2485/ind_166-26.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2486/ind_167-26.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_168-26.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_169-26.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2493/ind_170-26.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2494/ind_171-26.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2495/ind_172-26.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2496/ind_173-26.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2497/ind_174-26.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2498/ind_175-26.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2502/ind_176-26.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2513/ind_177-26.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2514/ind_178-26.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2515/ind_179-26.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2516/ind_180-26.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2517/ind_181-26.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2521/ind_182-26.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2522/ind_183-26.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_184-26.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2524/ind_185-26.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2525/ind_186-26.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2526/ind_187-26.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2244/mocao_01.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2284/mocao_02.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2326/mocao_03.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2327/mocao_04.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2466/mocao_05.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2467/mocao_06.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2503/mocao_07.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2504/mocao_08.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2505/mocao_09.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2519/mocao_10.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2527/mocao_11.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2328/001_-pedido_de_informacoes_ver._marcos_e_muka_-_servidor_publico.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2333/002_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2334/003_-pedido_de_informacoes_ver._scheila.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2353/004_-pedido_de_informacoes_ver._marcos_e_muka_-_iptu.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2354/005_-pedido_de_informacoes_ver_-_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2366/006_-pedido_de_informacoes_ver._muka_-_contratos_saude.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2367/007_-pedido_de_informacoes_ver._muka_-_instrumentos_musicais.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2382/008_-pedido_de_informacoes_ver._miria_-_lei_2581-2022.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2387/009_-pedido_de_informacoes_ver._miria_-_aposentados.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2412/010_-pedido_de_informacoes_ver._marcos_-_macadame.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2413/011_-pedido_de_informacoes_ver._marcos_-_ama.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2440/012_-pedido_de_informacoes_ver._marcos_-_fono.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2448/013_-pedido_de_informacoes_ver._ana_-_divisor_horas.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2474/014_-pedido_de_informacoes_ver._marcos_-_recadastramento_rural.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2475/015_-pedido_de_informacoes_ver._marcos_-_fono_saude.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2487/016_-pedido_de_informacoes_ver._miria_-_aposentadorias.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2518/017_-pedido_de_informacoes_ver._marcos_-_protocolo_denominacao_estrada_rural.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2283/ata_2549.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2298/ata_2550.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2329/ata_2551_solene_mirins_2026.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2330/ata_2552.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2368/ata_2554.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2369/ata_2555.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2383/ata_2556.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2402/ata_2557.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2415/ata_2558.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2476/ata_2559.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2477/ata_2560.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2478/ata_2561.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2479/ata_2562.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2480/ata_2563.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2506/ata_2564.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2507/ata_2565.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2508/ata_2566.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.schroeder.sc.leg.br/media/sapl/public/materialegislativa/2026/2488/oficio_n0_156-2026_-_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3887,4973 +4747,6925 @@
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>133</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>141</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H33" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>30</v>
+        <v>153</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D39" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>164</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H39" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
       <c r="D40" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>164</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="D41" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>164</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E42" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F42" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E43" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F43" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E44" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F44" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" t="s">
         <v>178</v>
       </c>
-      <c r="B45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="F45" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D46" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E46" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D47" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E47" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="D48" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E48" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E49" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F49" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E50" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F50" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="H50" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E51" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F51" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="H51" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>209</v>
       </c>
       <c r="E52" t="s">
-        <v>182</v>
+        <v>210</v>
       </c>
       <c r="F52" t="s">
-        <v>133</v>
+        <v>211</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="H52" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E53" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F53" t="s">
-        <v>133</v>
+        <v>217</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E54" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F54" t="s">
-        <v>128</v>
+        <v>217</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="H54" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E55" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F55" t="s">
-        <v>128</v>
+        <v>217</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="H55" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="D56" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E56" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="H56" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" t="s">
         <v>215</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>211</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="D58" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E58" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>211</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H58" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D59" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E59" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>211</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="H59" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="D60" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E60" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="H60" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E61" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="H61" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D62" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E62" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F62" t="s">
-        <v>133</v>
+        <v>237</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="H62" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="D63" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="E63" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="F63" t="s">
-        <v>133</v>
+        <v>237</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H63" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E64" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F64" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="H64" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E65" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F65" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="H65" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="D66" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E66" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="H66" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="D67" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E67" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="H67" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="D68" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E68" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="H68" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="D69" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E69" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="H69" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="D70" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E70" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F70" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="H70" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="D71" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E71" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F71" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="H71" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="D72" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E72" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F72" t="s">
-        <v>262</v>
+        <v>128</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="D73" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E73" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F73" t="s">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H73" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>127</v>
+        <v>55</v>
       </c>
       <c r="D74" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E74" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F74" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="H74" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>132</v>
+        <v>59</v>
       </c>
       <c r="D75" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E75" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F75" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="H75" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>275</v>
+        <v>63</v>
       </c>
       <c r="D76" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E76" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F76" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H76" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>279</v>
+        <v>67</v>
       </c>
       <c r="D77" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E77" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F77" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H77" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>283</v>
+        <v>71</v>
       </c>
       <c r="D78" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E78" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F78" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H78" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>287</v>
+        <v>75</v>
       </c>
       <c r="D79" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E79" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H79" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>291</v>
+        <v>79</v>
       </c>
       <c r="D80" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E80" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H80" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>294</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" t="s">
+        <v>242</v>
+      </c>
+      <c r="E81" t="s">
+        <v>243</v>
+      </c>
+      <c r="F81" t="s">
+        <v>133</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="D81" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>297</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>87</v>
+      </c>
+      <c r="D82" t="s">
+        <v>242</v>
+      </c>
+      <c r="E82" t="s">
+        <v>243</v>
+      </c>
+      <c r="F82" t="s">
+        <v>133</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="H82" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>300</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D83" t="s">
+        <v>242</v>
+      </c>
+      <c r="E83" t="s">
+        <v>243</v>
+      </c>
+      <c r="F83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H83" t="s">
         <v>302</v>
-      </c>
-[...19 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>307</v>
+        <v>95</v>
       </c>
       <c r="D84" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E84" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F84" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="H84" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>311</v>
+        <v>99</v>
       </c>
       <c r="D85" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E85" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F85" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="H85" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>315</v>
+        <v>103</v>
       </c>
       <c r="D86" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E86" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F86" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="H86" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>319</v>
+        <v>107</v>
       </c>
       <c r="D87" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E87" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F87" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="H87" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>323</v>
+        <v>111</v>
       </c>
       <c r="D88" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E88" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F88" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="H88" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>327</v>
+        <v>115</v>
       </c>
       <c r="D89" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E89" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F89" t="s">
-        <v>255</v>
+        <v>316</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="H89" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>331</v>
+        <v>119</v>
       </c>
       <c r="D90" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E90" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F90" t="s">
-        <v>255</v>
+        <v>323</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="H90" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>335</v>
+        <v>123</v>
       </c>
       <c r="D91" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E91" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F91" t="s">
-        <v>255</v>
+        <v>35</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="H91" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>339</v>
+        <v>127</v>
       </c>
       <c r="D92" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E92" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F92" t="s">
         <v>35</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="H92" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>343</v>
+        <v>132</v>
       </c>
       <c r="D93" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E93" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="H93" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>347</v>
+        <v>137</v>
       </c>
       <c r="D94" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E94" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F94" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
       <c r="H94" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>350</v>
+        <v>141</v>
       </c>
       <c r="D95" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E95" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F95" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="H95" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>354</v>
+        <v>145</v>
       </c>
       <c r="D96" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E96" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F96" t="s">
-        <v>255</v>
+        <v>128</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>308</v>
+        <v>342</v>
       </c>
       <c r="H96" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>357</v>
+        <v>149</v>
       </c>
       <c r="D97" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E97" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F97" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="H97" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>361</v>
+        <v>153</v>
       </c>
       <c r="D98" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E98" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F98" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="H98" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>365</v>
+        <v>157</v>
       </c>
       <c r="D99" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E99" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F99" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>369</v>
+        <v>161</v>
       </c>
       <c r="D100" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E100" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="H100" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>373</v>
+        <v>165</v>
       </c>
       <c r="D101" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E101" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="H101" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>377</v>
+        <v>169</v>
       </c>
       <c r="D102" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E102" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F102" t="s">
-        <v>378</v>
+        <v>323</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>379</v>
+        <v>150</v>
       </c>
       <c r="H102" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>382</v>
+        <v>174</v>
       </c>
       <c r="D103" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E103" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F103" t="s">
-        <v>383</v>
+        <v>133</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>384</v>
+        <v>362</v>
       </c>
       <c r="H103" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="D104" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E104" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F104" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="H104" t="s">
-        <v>389</v>
+        <v>367</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>390</v>
+        <v>368</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>391</v>
+        <v>369</v>
       </c>
       <c r="D105" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E105" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>392</v>
+        <v>370</v>
       </c>
       <c r="H105" t="s">
-        <v>393</v>
+        <v>371</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>394</v>
+        <v>372</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="D106" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E106" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>396</v>
+        <v>374</v>
       </c>
       <c r="H106" t="s">
-        <v>397</v>
+        <v>375</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>398</v>
+        <v>376</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>399</v>
+        <v>377</v>
       </c>
       <c r="D107" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E107" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F107" t="s">
-        <v>128</v>
+        <v>316</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>400</v>
+        <v>378</v>
       </c>
       <c r="H107" t="s">
-        <v>401</v>
+        <v>379</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>402</v>
+        <v>380</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>403</v>
+        <v>381</v>
       </c>
       <c r="D108" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E108" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F108" t="s">
-        <v>35</v>
+        <v>316</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>404</v>
+        <v>382</v>
       </c>
       <c r="H108" t="s">
-        <v>405</v>
+        <v>383</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>406</v>
+        <v>384</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>407</v>
+        <v>385</v>
       </c>
       <c r="D109" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E109" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F109" t="s">
-        <v>35</v>
+        <v>316</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>408</v>
+        <v>386</v>
       </c>
       <c r="H109" t="s">
-        <v>409</v>
+        <v>387</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>410</v>
+        <v>388</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
       <c r="D110" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E110" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F110" t="s">
-        <v>262</v>
+        <v>35</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>412</v>
+        <v>390</v>
       </c>
       <c r="H110" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>414</v>
+        <v>392</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>415</v>
+        <v>393</v>
       </c>
       <c r="D111" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E111" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F111" t="s">
-        <v>262</v>
+        <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="H111" t="s">
-        <v>417</v>
+        <v>395</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>418</v>
+        <v>396</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>419</v>
+        <v>397</v>
       </c>
       <c r="D112" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E112" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F112" t="s">
-        <v>262</v>
+        <v>35</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="H112" t="s">
-        <v>421</v>
+        <v>398</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>422</v>
+        <v>399</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="D113" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E113" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F113" t="s">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>424</v>
+        <v>401</v>
       </c>
       <c r="H113" t="s">
-        <v>425</v>
+        <v>402</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>427</v>
+        <v>404</v>
       </c>
       <c r="D114" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E114" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F114" t="s">
-        <v>383</v>
+        <v>316</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>428</v>
+        <v>150</v>
       </c>
       <c r="H114" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>431</v>
+        <v>407</v>
       </c>
       <c r="D115" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E115" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F115" t="s">
-        <v>383</v>
+        <v>316</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>432</v>
+        <v>408</v>
       </c>
       <c r="H115" t="s">
-        <v>433</v>
+        <v>409</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>434</v>
+        <v>410</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="D116" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E116" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F116" t="s">
-        <v>383</v>
+        <v>316</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="H116" t="s">
-        <v>437</v>
+        <v>413</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>438</v>
+        <v>414</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>439</v>
+        <v>415</v>
       </c>
       <c r="D117" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E117" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F117" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="H117" t="s">
-        <v>441</v>
+        <v>417</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>443</v>
+        <v>419</v>
       </c>
       <c r="D118" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E118" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F118" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>308</v>
+        <v>420</v>
       </c>
       <c r="H118" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="D119" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E119" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F119" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>447</v>
+        <v>424</v>
       </c>
       <c r="H119" t="s">
-        <v>448</v>
+        <v>425</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>449</v>
+        <v>426</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>450</v>
+        <v>427</v>
       </c>
       <c r="D120" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E120" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F120" t="s">
-        <v>133</v>
+        <v>428</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>451</v>
+        <v>429</v>
       </c>
       <c r="H120" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>454</v>
+        <v>432</v>
       </c>
       <c r="D121" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E121" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F121" t="s">
-        <v>133</v>
+        <v>433</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>455</v>
+        <v>434</v>
       </c>
       <c r="H121" t="s">
-        <v>456</v>
+        <v>435</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>458</v>
+        <v>437</v>
       </c>
       <c r="D122" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E122" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F122" t="s">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="H122" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="D123" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E123" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F123" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
       <c r="H123" t="s">
-        <v>464</v>
+        <v>443</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>465</v>
+        <v>444</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>466</v>
+        <v>445</v>
       </c>
       <c r="D124" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E124" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F124" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>467</v>
+        <v>446</v>
       </c>
       <c r="H124" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="D125" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E125" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F125" t="s">
-        <v>255</v>
+        <v>128</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
       <c r="H125" t="s">
-        <v>472</v>
+        <v>451</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>473</v>
+        <v>452</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>474</v>
+        <v>453</v>
       </c>
       <c r="D126" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E126" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F126" t="s">
-        <v>255</v>
+        <v>35</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>475</v>
+        <v>454</v>
       </c>
       <c r="H126" t="s">
-        <v>476</v>
+        <v>455</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>477</v>
+        <v>456</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="D127" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E127" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F127" t="s">
-        <v>255</v>
+        <v>35</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="H127" t="s">
-        <v>480</v>
+        <v>459</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>481</v>
+        <v>460</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="D128" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E128" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F128" t="s">
-        <v>35</v>
+        <v>323</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="H128" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>486</v>
+        <v>465</v>
       </c>
       <c r="D129" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E129" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F129" t="s">
-        <v>35</v>
+        <v>323</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>487</v>
+        <v>466</v>
       </c>
       <c r="H129" t="s">
-        <v>488</v>
+        <v>467</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>489</v>
+        <v>468</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>490</v>
+        <v>469</v>
       </c>
       <c r="D130" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E130" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F130" t="s">
-        <v>133</v>
+        <v>323</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>491</v>
+        <v>470</v>
       </c>
       <c r="H130" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="D131" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E131" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F131" t="s">
-        <v>133</v>
+        <v>323</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="H131" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="D132" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E132" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F132" t="s">
-        <v>133</v>
+        <v>433</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="H132" t="s">
-        <v>500</v>
+        <v>479</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>501</v>
+        <v>480</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>502</v>
+        <v>481</v>
       </c>
       <c r="D133" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E133" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F133" t="s">
-        <v>133</v>
+        <v>433</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>503</v>
+        <v>482</v>
       </c>
       <c r="H133" t="s">
-        <v>504</v>
+        <v>483</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>505</v>
+        <v>484</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>506</v>
+        <v>485</v>
       </c>
       <c r="D134" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E134" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F134" t="s">
-        <v>133</v>
+        <v>433</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>507</v>
+        <v>486</v>
       </c>
       <c r="H134" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>510</v>
+        <v>489</v>
       </c>
       <c r="D135" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E135" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F135" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>511</v>
+        <v>490</v>
       </c>
       <c r="H135" t="s">
-        <v>512</v>
+        <v>491</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>513</v>
+        <v>492</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="D136" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E136" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F136" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>515</v>
+        <v>150</v>
       </c>
       <c r="H136" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>517</v>
+        <v>495</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="D137" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E137" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F137" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="H137" t="s">
-        <v>520</v>
+        <v>498</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>521</v>
+        <v>499</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>522</v>
+        <v>500</v>
       </c>
       <c r="D138" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E138" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="H138" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
       <c r="D139" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E139" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F139" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="H139" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>529</v>
+        <v>507</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="D140" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E140" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F140" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>531</v>
+        <v>509</v>
       </c>
       <c r="H140" t="s">
-        <v>532</v>
+        <v>510</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="D141" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E141" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F141" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>535</v>
+        <v>513</v>
       </c>
       <c r="H141" t="s">
-        <v>536</v>
+        <v>514</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>538</v>
+        <v>516</v>
       </c>
       <c r="D142" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E142" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F142" t="s">
-        <v>35</v>
+        <v>316</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>539</v>
+        <v>517</v>
       </c>
       <c r="H142" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
       <c r="D143" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E143" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F143" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
       <c r="H143" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>545</v>
+        <v>523</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="D144" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E144" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F144" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>547</v>
+        <v>525</v>
       </c>
       <c r="H144" t="s">
-        <v>548</v>
+        <v>526</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>549</v>
+        <v>527</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>550</v>
+        <v>528</v>
       </c>
       <c r="D145" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E145" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F145" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>551</v>
+        <v>529</v>
       </c>
       <c r="H145" t="s">
-        <v>552</v>
+        <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>553</v>
+        <v>531</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>554</v>
+        <v>532</v>
       </c>
       <c r="D146" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E146" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F146" t="s">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>555</v>
+        <v>533</v>
       </c>
       <c r="H146" t="s">
-        <v>556</v>
+        <v>534</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="D147" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E147" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F147" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>559</v>
+        <v>537</v>
       </c>
       <c r="H147" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>561</v>
+        <v>539</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="D148" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E148" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="H148" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>566</v>
+        <v>544</v>
       </c>
       <c r="D149" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E149" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
       <c r="H149" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>569</v>
+        <v>547</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>570</v>
+        <v>548</v>
       </c>
       <c r="D150" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E150" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>308</v>
+        <v>549</v>
       </c>
       <c r="H150" t="s">
-        <v>571</v>
+        <v>550</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>572</v>
+        <v>551</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>573</v>
+        <v>552</v>
       </c>
       <c r="D151" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E151" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F151" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>574</v>
+        <v>553</v>
       </c>
       <c r="H151" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="D152" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E152" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F152" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>578</v>
+        <v>557</v>
       </c>
       <c r="H152" t="s">
-        <v>579</v>
+        <v>558</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="D153" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E153" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F153" t="s">
-        <v>255</v>
+        <v>323</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>308</v>
+        <v>561</v>
       </c>
       <c r="H153" t="s">
-        <v>582</v>
+        <v>562</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="D154" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E154" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F154" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="H154" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="D155" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E155" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="H155" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="D156" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E156" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="H156" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="D157" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E157" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="H157" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>599</v>
+        <v>579</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>600</v>
+        <v>580</v>
       </c>
       <c r="D158" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E158" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F158" t="s">
         <v>35</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>601</v>
+        <v>581</v>
       </c>
       <c r="H158" t="s">
-        <v>602</v>
+        <v>582</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>603</v>
+        <v>583</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>604</v>
+        <v>584</v>
       </c>
       <c r="D159" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E159" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F159" t="s">
         <v>35</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>605</v>
+        <v>585</v>
       </c>
       <c r="H159" t="s">
-        <v>606</v>
+        <v>586</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>607</v>
+        <v>587</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
       <c r="D160" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E160" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F160" t="s">
         <v>35</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="H160" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>611</v>
+        <v>591</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>612</v>
+        <v>592</v>
       </c>
       <c r="D161" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E161" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F161" t="s">
-        <v>383</v>
+        <v>133</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>613</v>
+        <v>593</v>
       </c>
       <c r="H161" t="s">
-        <v>614</v>
+        <v>594</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>616</v>
+        <v>596</v>
       </c>
       <c r="D162" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E162" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F162" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>617</v>
+        <v>597</v>
       </c>
       <c r="H162" t="s">
-        <v>618</v>
+        <v>598</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>619</v>
+        <v>599</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="D163" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E163" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F163" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="H163" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>623</v>
+        <v>603</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="D164" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E164" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F164" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>625</v>
+        <v>605</v>
       </c>
       <c r="H164" t="s">
-        <v>626</v>
+        <v>606</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>627</v>
+        <v>607</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>628</v>
+        <v>608</v>
       </c>
       <c r="D165" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E165" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F165" t="s">
-        <v>262</v>
+        <v>128</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="H165" t="s">
-        <v>630</v>
+        <v>610</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>631</v>
+        <v>611</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>632</v>
+        <v>612</v>
       </c>
       <c r="D166" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E166" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F166" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>633</v>
+        <v>613</v>
       </c>
       <c r="H166" t="s">
-        <v>634</v>
+        <v>614</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>635</v>
+        <v>615</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>636</v>
+        <v>616</v>
       </c>
       <c r="D167" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E167" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F167" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>637</v>
+        <v>617</v>
       </c>
       <c r="H167" t="s">
-        <v>638</v>
+        <v>618</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="D168" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E168" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F168" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>641</v>
+        <v>150</v>
       </c>
       <c r="H168" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
       <c r="D169" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E169" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F169" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="H169" t="s">
-        <v>646</v>
+        <v>625</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>647</v>
+        <v>626</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>648</v>
+        <v>627</v>
       </c>
       <c r="D170" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E170" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F170" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>649</v>
+        <v>628</v>
       </c>
       <c r="H170" t="s">
-        <v>650</v>
+        <v>629</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>651</v>
+        <v>630</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>652</v>
+        <v>631</v>
       </c>
       <c r="D171" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E171" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F171" t="s">
-        <v>133</v>
+        <v>316</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>653</v>
+        <v>150</v>
       </c>
       <c r="H171" t="s">
-        <v>654</v>
+        <v>632</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>656</v>
+        <v>634</v>
       </c>
       <c r="D172" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E172" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F172" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>657</v>
+        <v>635</v>
       </c>
       <c r="H172" t="s">
-        <v>658</v>
+        <v>636</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>659</v>
+        <v>637</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>660</v>
+        <v>638</v>
       </c>
       <c r="D173" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E173" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F173" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>661</v>
+        <v>639</v>
       </c>
       <c r="H173" t="s">
-        <v>662</v>
+        <v>640</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>663</v>
+        <v>641</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>664</v>
+        <v>642</v>
       </c>
       <c r="D174" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E174" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>665</v>
+        <v>643</v>
       </c>
       <c r="H174" t="s">
-        <v>666</v>
+        <v>644</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>667</v>
+        <v>645</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>668</v>
+        <v>646</v>
       </c>
       <c r="D175" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E175" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F175" t="s">
-        <v>669</v>
+        <v>13</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>670</v>
+        <v>647</v>
       </c>
       <c r="H175" t="s">
-        <v>671</v>
+        <v>648</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>672</v>
+        <v>649</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>673</v>
+        <v>650</v>
       </c>
       <c r="D176" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E176" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F176" t="s">
         <v>35</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>674</v>
+        <v>651</v>
       </c>
       <c r="H176" t="s">
-        <v>675</v>
+        <v>652</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>676</v>
+        <v>653</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>677</v>
+        <v>654</v>
       </c>
       <c r="D177" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E177" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F177" t="s">
         <v>35</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>678</v>
+        <v>655</v>
       </c>
       <c r="H177" t="s">
-        <v>679</v>
+        <v>656</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>680</v>
+        <v>657</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>681</v>
+        <v>658</v>
       </c>
       <c r="D178" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E178" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F178" t="s">
         <v>35</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>682</v>
+        <v>659</v>
       </c>
       <c r="H178" t="s">
-        <v>683</v>
+        <v>660</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>684</v>
+        <v>661</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>685</v>
+        <v>662</v>
       </c>
       <c r="D179" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E179" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F179" t="s">
-        <v>35</v>
+        <v>433</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>686</v>
+        <v>663</v>
       </c>
       <c r="H179" t="s">
-        <v>687</v>
+        <v>664</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>688</v>
+        <v>665</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>689</v>
+        <v>666</v>
       </c>
       <c r="D180" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E180" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F180" t="s">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="H180" t="s">
-        <v>691</v>
+        <v>668</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>692</v>
+        <v>669</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="D181" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E181" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F181" t="s">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>308</v>
+        <v>671</v>
       </c>
       <c r="H181" t="s">
-        <v>348</v>
+        <v>672</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>694</v>
+        <v>673</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>695</v>
+        <v>674</v>
       </c>
       <c r="D182" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E182" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F182" t="s">
-        <v>262</v>
+        <v>323</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>696</v>
+        <v>675</v>
       </c>
       <c r="H182" t="s">
-        <v>697</v>
+        <v>676</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>698</v>
+        <v>677</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>699</v>
+        <v>678</v>
       </c>
       <c r="D183" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E183" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F183" t="s">
-        <v>133</v>
+        <v>323</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>700</v>
+        <v>679</v>
       </c>
       <c r="H183" t="s">
-        <v>701</v>
+        <v>680</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>702</v>
+        <v>681</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="D184" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E184" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>704</v>
+        <v>683</v>
       </c>
       <c r="H184" t="s">
-        <v>705</v>
+        <v>684</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>706</v>
+        <v>685</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
       <c r="D185" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E185" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F185" t="s">
         <v>133</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>708</v>
+        <v>687</v>
       </c>
       <c r="H185" t="s">
-        <v>709</v>
+        <v>688</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="D186" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E186" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F186" t="s">
         <v>133</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="H186" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>715</v>
+        <v>694</v>
       </c>
       <c r="D187" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E187" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F187" t="s">
         <v>133</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>716</v>
+        <v>695</v>
       </c>
       <c r="H187" t="s">
-        <v>717</v>
+        <v>696</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>718</v>
+        <v>697</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>719</v>
+        <v>698</v>
       </c>
       <c r="D188" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E188" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F188" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="H188" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>723</v>
+        <v>702</v>
       </c>
       <c r="D189" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E189" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F189" t="s">
-        <v>262</v>
+        <v>133</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="H189" t="s">
-        <v>725</v>
+        <v>704</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="D190" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E190" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F190" t="s">
-        <v>728</v>
+        <v>316</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
       <c r="H190" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>732</v>
+        <v>710</v>
       </c>
       <c r="D191" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E191" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
       <c r="H191" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="D192" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E192" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F192" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>737</v>
+        <v>715</v>
       </c>
       <c r="H192" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>739</v>
+        <v>717</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>740</v>
+        <v>718</v>
       </c>
       <c r="D193" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E193" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F193" t="s">
-        <v>35</v>
+        <v>170</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>741</v>
+        <v>719</v>
       </c>
       <c r="H193" t="s">
-        <v>742</v>
+        <v>720</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>743</v>
+        <v>721</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>744</v>
+        <v>722</v>
       </c>
       <c r="D194" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="E194" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="F194" t="s">
         <v>35</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>745</v>
+        <v>723</v>
       </c>
       <c r="H194" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>747</v>
+        <v>725</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>10</v>
+        <v>726</v>
       </c>
       <c r="D195" t="s">
-        <v>748</v>
+        <v>242</v>
       </c>
       <c r="E195" t="s">
-        <v>749</v>
+        <v>243</v>
       </c>
       <c r="F195" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>750</v>
+        <v>727</v>
       </c>
       <c r="H195" t="s">
-        <v>751</v>
+        <v>728</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>752</v>
+        <v>729</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>17</v>
+        <v>730</v>
       </c>
       <c r="D196" t="s">
-        <v>748</v>
+        <v>242</v>
       </c>
       <c r="E196" t="s">
-        <v>749</v>
+        <v>243</v>
       </c>
       <c r="F196" t="s">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="H196" t="s">
-        <v>754</v>
+        <v>732</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>755</v>
+        <v>733</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>22</v>
+        <v>734</v>
       </c>
       <c r="D197" t="s">
-        <v>748</v>
+        <v>242</v>
       </c>
       <c r="E197" t="s">
-        <v>749</v>
+        <v>243</v>
       </c>
       <c r="F197" t="s">
-        <v>756</v>
+        <v>35</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="H197" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>759</v>
+        <v>737</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>26</v>
+        <v>738</v>
       </c>
       <c r="D198" t="s">
-        <v>748</v>
+        <v>242</v>
       </c>
       <c r="E198" t="s">
-        <v>749</v>
+        <v>243</v>
       </c>
       <c r="F198" t="s">
-        <v>760</v>
+        <v>323</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>761</v>
+        <v>739</v>
       </c>
       <c r="H198" t="s">
-        <v>762</v>
+        <v>740</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>763</v>
+        <v>741</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>10</v>
+        <v>742</v>
       </c>
       <c r="D199" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E199" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F199" t="s">
-        <v>766</v>
+        <v>323</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>767</v>
+        <v>150</v>
       </c>
       <c r="H199" t="s">
-        <v>768</v>
+        <v>398</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>769</v>
+        <v>743</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>17</v>
+        <v>744</v>
       </c>
       <c r="D200" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E200" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>770</v>
+        <v>745</v>
       </c>
       <c r="H200" t="s">
-        <v>771</v>
+        <v>746</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>772</v>
+        <v>747</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>22</v>
+        <v>748</v>
       </c>
       <c r="D201" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E201" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>773</v>
+        <v>749</v>
       </c>
       <c r="H201" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>775</v>
+        <v>751</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>26</v>
+        <v>752</v>
       </c>
       <c r="D202" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E202" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F202" t="s">
-        <v>766</v>
+        <v>13</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>776</v>
+        <v>753</v>
       </c>
       <c r="H202" t="s">
-        <v>777</v>
+        <v>754</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>30</v>
+        <v>756</v>
       </c>
       <c r="D203" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E203" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F203" t="s">
-        <v>756</v>
+        <v>133</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>779</v>
+        <v>757</v>
       </c>
       <c r="H203" t="s">
-        <v>780</v>
+        <v>758</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>781</v>
+        <v>759</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>34</v>
+        <v>760</v>
       </c>
       <c r="D204" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E204" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F204" t="s">
-        <v>255</v>
+        <v>133</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>782</v>
+        <v>761</v>
       </c>
       <c r="H204" t="s">
-        <v>783</v>
+        <v>762</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>784</v>
+        <v>763</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>39</v>
+        <v>764</v>
       </c>
       <c r="D205" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E205" t="s">
+        <v>243</v>
+      </c>
+      <c r="F205" t="s">
+        <v>133</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="F205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H205" t="s">
-        <v>786</v>
+        <v>766</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>787</v>
+        <v>767</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>43</v>
+        <v>768</v>
       </c>
       <c r="D206" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E206" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F206" t="s">
         <v>35</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>788</v>
+        <v>769</v>
       </c>
       <c r="H206" t="s">
-        <v>789</v>
+        <v>770</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>47</v>
+        <v>772</v>
       </c>
       <c r="D207" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E207" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F207" t="s">
-        <v>35</v>
+        <v>323</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="H207" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>793</v>
+        <v>775</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>51</v>
+        <v>776</v>
       </c>
       <c r="D208" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E208" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F208" t="s">
-        <v>133</v>
+        <v>777</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>794</v>
+        <v>778</v>
       </c>
       <c r="H208" t="s">
-        <v>795</v>
+        <v>779</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>55</v>
+        <v>781</v>
       </c>
       <c r="D209" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E209" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F209" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="H209" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>59</v>
+        <v>785</v>
       </c>
       <c r="D210" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E210" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F210" t="s">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
       <c r="H210" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>63</v>
+        <v>789</v>
       </c>
       <c r="D211" t="s">
-        <v>764</v>
+        <v>242</v>
       </c>
       <c r="E211" t="s">
-        <v>765</v>
+        <v>243</v>
       </c>
       <c r="F211" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="H211" t="s">
-        <v>804</v>
+        <v>791</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="D212" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E212" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F212" t="s">
+        <v>35</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>308</v>
+        <v>794</v>
       </c>
       <c r="H212" t="s">
-        <v>809</v>
+        <v>795</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>810</v>
+        <v>796</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>811</v>
+        <v>797</v>
       </c>
       <c r="D213" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E213" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>812</v>
+        <v>798</v>
       </c>
       <c r="H213" t="s">
-        <v>813</v>
+        <v>799</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>814</v>
+        <v>800</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>815</v>
+        <v>801</v>
       </c>
       <c r="D214" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E214" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>816</v>
+        <v>802</v>
       </c>
       <c r="H214" t="s">
-        <v>817</v>
+        <v>803</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>818</v>
+        <v>804</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>819</v>
+        <v>805</v>
       </c>
       <c r="D215" t="s">
+        <v>242</v>
+      </c>
+      <c r="E215" t="s">
+        <v>243</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H215" t="s">
         <v>807</v>
-      </c>
-[...7 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="D216" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E216" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F216" t="s">
+        <v>128</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="H216" t="s">
-        <v>825</v>
+        <v>811</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="D217" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E217" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F217" t="s">
+        <v>128</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>308</v>
+        <v>814</v>
       </c>
       <c r="H217" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>829</v>
+        <v>816</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
       <c r="D218" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E218" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F218" t="s">
+        <v>433</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>831</v>
+        <v>818</v>
       </c>
       <c r="H218" t="s">
-        <v>832</v>
+        <v>819</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="D219" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E219" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F219" t="s">
+        <v>433</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>835</v>
+        <v>822</v>
       </c>
       <c r="H219" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>838</v>
+        <v>825</v>
       </c>
       <c r="D220" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E220" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F220" t="s">
+        <v>133</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>839</v>
+        <v>826</v>
       </c>
       <c r="H220" t="s">
-        <v>840</v>
+        <v>827</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>841</v>
+        <v>828</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>842</v>
+        <v>829</v>
       </c>
       <c r="D221" t="s">
-        <v>807</v>
+        <v>242</v>
       </c>
       <c r="E221" t="s">
-        <v>808</v>
+        <v>243</v>
+      </c>
+      <c r="F221" t="s">
+        <v>133</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="H221" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>832</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>833</v>
+      </c>
+      <c r="D222" t="s">
+        <v>242</v>
+      </c>
+      <c r="E222" t="s">
+        <v>243</v>
+      </c>
+      <c r="F222" t="s">
+        <v>133</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H222" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>836</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>837</v>
+      </c>
+      <c r="D223" t="s">
+        <v>242</v>
+      </c>
+      <c r="E223" t="s">
+        <v>243</v>
+      </c>
+      <c r="F223" t="s">
+        <v>133</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H223" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>840</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>841</v>
+      </c>
+      <c r="D224" t="s">
+        <v>242</v>
+      </c>
+      <c r="E224" t="s">
+        <v>243</v>
+      </c>
+      <c r="F224" t="s">
+        <v>133</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H224" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>844</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
         <v>845</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="D225" t="s">
+        <v>242</v>
+      </c>
+      <c r="E225" t="s">
+        <v>243</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="D222" t="s">
-[...5 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H225" t="s">
         <v>847</v>
       </c>
-      <c r="H222" t="s">
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
         <v>848</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>849</v>
+      </c>
+      <c r="D226" t="s">
+        <v>242</v>
+      </c>
+      <c r="E226" t="s">
+        <v>243</v>
+      </c>
+      <c r="F226" t="s">
+        <v>35</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H226" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>852</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>853</v>
+      </c>
+      <c r="D227" t="s">
+        <v>242</v>
+      </c>
+      <c r="E227" t="s">
+        <v>243</v>
+      </c>
+      <c r="F227" t="s">
+        <v>323</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H227" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>856</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>857</v>
+      </c>
+      <c r="D228" t="s">
+        <v>242</v>
+      </c>
+      <c r="E228" t="s">
+        <v>243</v>
+      </c>
+      <c r="F228" t="s">
+        <v>35</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H228" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>860</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>861</v>
+      </c>
+      <c r="D229" t="s">
+        <v>242</v>
+      </c>
+      <c r="E229" t="s">
+        <v>243</v>
+      </c>
+      <c r="F229" t="s">
+        <v>170</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H229" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>864</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>865</v>
+      </c>
+      <c r="D230" t="s">
+        <v>242</v>
+      </c>
+      <c r="E230" t="s">
+        <v>243</v>
+      </c>
+      <c r="F230" t="s">
+        <v>866</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H230" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>869</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>870</v>
+      </c>
+      <c r="D231" t="s">
+        <v>242</v>
+      </c>
+      <c r="E231" t="s">
+        <v>243</v>
+      </c>
+      <c r="F231" t="s">
+        <v>128</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H231" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>873</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>874</v>
+      </c>
+      <c r="D232" t="s">
+        <v>242</v>
+      </c>
+      <c r="E232" t="s">
+        <v>243</v>
+      </c>
+      <c r="F232" t="s">
+        <v>35</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H232" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>877</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>878</v>
+      </c>
+      <c r="D233" t="s">
+        <v>242</v>
+      </c>
+      <c r="E233" t="s">
+        <v>243</v>
+      </c>
+      <c r="F233" t="s">
+        <v>323</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H233" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>881</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>882</v>
+      </c>
+      <c r="D234" t="s">
+        <v>242</v>
+      </c>
+      <c r="E234" t="s">
+        <v>243</v>
+      </c>
+      <c r="F234" t="s">
+        <v>323</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H234" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>885</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>886</v>
+      </c>
+      <c r="D235" t="s">
+        <v>242</v>
+      </c>
+      <c r="E235" t="s">
+        <v>243</v>
+      </c>
+      <c r="F235" t="s">
+        <v>133</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H235" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>889</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>890</v>
+      </c>
+      <c r="D236" t="s">
+        <v>242</v>
+      </c>
+      <c r="E236" t="s">
+        <v>243</v>
+      </c>
+      <c r="F236" t="s">
+        <v>133</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H236" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>893</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>894</v>
+      </c>
+      <c r="D237" t="s">
+        <v>242</v>
+      </c>
+      <c r="E237" t="s">
+        <v>243</v>
+      </c>
+      <c r="F237" t="s">
+        <v>133</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H237" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>897</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>898</v>
+      </c>
+      <c r="D238" t="s">
+        <v>242</v>
+      </c>
+      <c r="E238" t="s">
+        <v>243</v>
+      </c>
+      <c r="F238" t="s">
+        <v>316</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H238" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>901</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>902</v>
+      </c>
+      <c r="D239" t="s">
+        <v>242</v>
+      </c>
+      <c r="E239" t="s">
+        <v>243</v>
+      </c>
+      <c r="F239" t="s">
+        <v>35</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H239" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>905</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>906</v>
+      </c>
+      <c r="D240" t="s">
+        <v>242</v>
+      </c>
+      <c r="E240" t="s">
+        <v>243</v>
+      </c>
+      <c r="F240" t="s">
+        <v>323</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H240" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>909</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>910</v>
+      </c>
+      <c r="D241" t="s">
+        <v>242</v>
+      </c>
+      <c r="E241" t="s">
+        <v>243</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H241" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>913</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>914</v>
+      </c>
+      <c r="D242" t="s">
+        <v>242</v>
+      </c>
+      <c r="E242" t="s">
+        <v>243</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H242" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>917</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>918</v>
+      </c>
+      <c r="D243" t="s">
+        <v>242</v>
+      </c>
+      <c r="E243" t="s">
+        <v>243</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H243" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>921</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>922</v>
+      </c>
+      <c r="D244" t="s">
+        <v>242</v>
+      </c>
+      <c r="E244" t="s">
+        <v>243</v>
+      </c>
+      <c r="F244" t="s">
+        <v>133</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H244" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>925</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>926</v>
+      </c>
+      <c r="D245" t="s">
+        <v>242</v>
+      </c>
+      <c r="E245" t="s">
+        <v>243</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H245" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>929</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>930</v>
+      </c>
+      <c r="D246" t="s">
+        <v>242</v>
+      </c>
+      <c r="E246" t="s">
+        <v>243</v>
+      </c>
+      <c r="F246" t="s">
+        <v>316</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H246" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>933</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>934</v>
+      </c>
+      <c r="D247" t="s">
+        <v>242</v>
+      </c>
+      <c r="E247" t="s">
+        <v>243</v>
+      </c>
+      <c r="F247" t="s">
+        <v>316</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H247" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>937</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>938</v>
+      </c>
+      <c r="D248" t="s">
+        <v>242</v>
+      </c>
+      <c r="E248" t="s">
+        <v>243</v>
+      </c>
+      <c r="F248" t="s">
+        <v>133</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H248" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>941</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>942</v>
+      </c>
+      <c r="D249" t="s">
+        <v>242</v>
+      </c>
+      <c r="E249" t="s">
+        <v>243</v>
+      </c>
+      <c r="F249" t="s">
+        <v>866</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H249" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>945</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>946</v>
+      </c>
+      <c r="D250" t="s">
+        <v>242</v>
+      </c>
+      <c r="E250" t="s">
+        <v>243</v>
+      </c>
+      <c r="F250" t="s">
+        <v>35</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H250" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>949</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>10</v>
+      </c>
+      <c r="D251" t="s">
+        <v>950</v>
+      </c>
+      <c r="E251" t="s">
+        <v>951</v>
+      </c>
+      <c r="F251" t="s">
+        <v>128</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H251" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>954</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>17</v>
+      </c>
+      <c r="D252" t="s">
+        <v>950</v>
+      </c>
+      <c r="E252" t="s">
+        <v>951</v>
+      </c>
+      <c r="F252" t="s">
+        <v>133</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H252" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>957</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>22</v>
+      </c>
+      <c r="D253" t="s">
+        <v>950</v>
+      </c>
+      <c r="E253" t="s">
+        <v>951</v>
+      </c>
+      <c r="F253" t="s">
+        <v>958</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H253" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>961</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>26</v>
+      </c>
+      <c r="D254" t="s">
+        <v>950</v>
+      </c>
+      <c r="E254" t="s">
+        <v>951</v>
+      </c>
+      <c r="F254" t="s">
+        <v>962</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H254" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>965</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>30</v>
+      </c>
+      <c r="D255" t="s">
+        <v>950</v>
+      </c>
+      <c r="E255" t="s">
+        <v>951</v>
+      </c>
+      <c r="F255" t="s">
+        <v>966</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H255" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>969</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>34</v>
+      </c>
+      <c r="D256" t="s">
+        <v>950</v>
+      </c>
+      <c r="E256" t="s">
+        <v>951</v>
+      </c>
+      <c r="F256" t="s">
+        <v>35</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H256" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>972</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>39</v>
+      </c>
+      <c r="D257" t="s">
+        <v>950</v>
+      </c>
+      <c r="E257" t="s">
+        <v>951</v>
+      </c>
+      <c r="F257" t="s">
+        <v>962</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H257" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>975</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>43</v>
+      </c>
+      <c r="D258" t="s">
+        <v>950</v>
+      </c>
+      <c r="E258" t="s">
+        <v>951</v>
+      </c>
+      <c r="F258" t="s">
+        <v>133</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H258" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>978</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>47</v>
+      </c>
+      <c r="D259" t="s">
+        <v>950</v>
+      </c>
+      <c r="E259" t="s">
+        <v>951</v>
+      </c>
+      <c r="F259" t="s">
+        <v>979</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H259" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>982</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>51</v>
+      </c>
+      <c r="D260" t="s">
+        <v>950</v>
+      </c>
+      <c r="E260" t="s">
+        <v>951</v>
+      </c>
+      <c r="F260" t="s">
+        <v>983</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H260" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>986</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>55</v>
+      </c>
+      <c r="D261" t="s">
+        <v>950</v>
+      </c>
+      <c r="E261" t="s">
+        <v>951</v>
+      </c>
+      <c r="F261" t="s">
+        <v>866</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H261" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>989</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" t="s">
+        <v>990</v>
+      </c>
+      <c r="E262" t="s">
+        <v>991</v>
+      </c>
+      <c r="F262" t="s">
+        <v>979</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H262" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>994</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>17</v>
+      </c>
+      <c r="D263" t="s">
+        <v>990</v>
+      </c>
+      <c r="E263" t="s">
+        <v>991</v>
+      </c>
+      <c r="F263" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H263" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>997</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>22</v>
+      </c>
+      <c r="D264" t="s">
+        <v>990</v>
+      </c>
+      <c r="E264" t="s">
+        <v>991</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H264" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>26</v>
+      </c>
+      <c r="D265" t="s">
+        <v>990</v>
+      </c>
+      <c r="E265" t="s">
+        <v>991</v>
+      </c>
+      <c r="F265" t="s">
+        <v>979</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>30</v>
+      </c>
+      <c r="D266" t="s">
+        <v>990</v>
+      </c>
+      <c r="E266" t="s">
+        <v>991</v>
+      </c>
+      <c r="F266" t="s">
+        <v>958</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>34</v>
+      </c>
+      <c r="D267" t="s">
+        <v>990</v>
+      </c>
+      <c r="E267" t="s">
+        <v>991</v>
+      </c>
+      <c r="F267" t="s">
+        <v>316</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>39</v>
+      </c>
+      <c r="D268" t="s">
+        <v>990</v>
+      </c>
+      <c r="E268" t="s">
+        <v>991</v>
+      </c>
+      <c r="F268" t="s">
+        <v>316</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>43</v>
+      </c>
+      <c r="D269" t="s">
+        <v>990</v>
+      </c>
+      <c r="E269" t="s">
+        <v>991</v>
+      </c>
+      <c r="F269" t="s">
+        <v>35</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>47</v>
+      </c>
+      <c r="D270" t="s">
+        <v>990</v>
+      </c>
+      <c r="E270" t="s">
+        <v>991</v>
+      </c>
+      <c r="F270" t="s">
+        <v>35</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>51</v>
+      </c>
+      <c r="D271" t="s">
+        <v>990</v>
+      </c>
+      <c r="E271" t="s">
+        <v>991</v>
+      </c>
+      <c r="F271" t="s">
+        <v>133</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>55</v>
+      </c>
+      <c r="D272" t="s">
+        <v>990</v>
+      </c>
+      <c r="E272" t="s">
+        <v>991</v>
+      </c>
+      <c r="F272" t="s">
+        <v>133</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>59</v>
+      </c>
+      <c r="D273" t="s">
+        <v>990</v>
+      </c>
+      <c r="E273" t="s">
+        <v>991</v>
+      </c>
+      <c r="F273" t="s">
+        <v>133</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>63</v>
+      </c>
+      <c r="D274" t="s">
+        <v>990</v>
+      </c>
+      <c r="E274" t="s">
+        <v>991</v>
+      </c>
+      <c r="F274" t="s">
+        <v>128</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>67</v>
+      </c>
+      <c r="D275" t="s">
+        <v>990</v>
+      </c>
+      <c r="E275" t="s">
+        <v>991</v>
+      </c>
+      <c r="F275" t="s">
+        <v>133</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>71</v>
+      </c>
+      <c r="D276" t="s">
+        <v>990</v>
+      </c>
+      <c r="E276" t="s">
+        <v>991</v>
+      </c>
+      <c r="F276" t="s">
+        <v>133</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>75</v>
+      </c>
+      <c r="D277" t="s">
+        <v>990</v>
+      </c>
+      <c r="E277" t="s">
+        <v>991</v>
+      </c>
+      <c r="F277" t="s">
+        <v>35</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>79</v>
+      </c>
+      <c r="D278" t="s">
+        <v>990</v>
+      </c>
+      <c r="E278" t="s">
+        <v>991</v>
+      </c>
+      <c r="F278" t="s">
+        <v>133</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>10</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F298" t="s">
+        <v>18</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9035,50 +11847,126 @@
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>