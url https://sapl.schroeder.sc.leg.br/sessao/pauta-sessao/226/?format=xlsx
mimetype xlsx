--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -10,95 +10,202 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="48">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 8 de 2026</t>
   </si>
   <si>
     <t>Jair Bridaroli - Prefeito</t>
   </si>
   <si>
     <t>Autoriza o Município de Schroeder a celebrar convênio com a Associação de Pais e Amigos dos Excepcionais de Jaraguá do Sul.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 9 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Município de Schroeder a celebrar Termo de Colaboração com a Associação de Pais e Amigos dos Excepcionais de Schroeder - APAE Schroeder com fundamentos na Lei Federal N° 13.019/2014.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 19 de 2025</t>
   </si>
   <si>
     <t>Altera dispositivos e anexos da Lei Complementar Municipal Nº 248/2022, que dispõe sobre a Organização Administrativa do Poder Executivo do Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Scheila da Farmácia</t>
+  </si>
+  <si>
+    <t>Dispõe sobre requisitos de proteção e segurança, incluindo verificação de antecedentes criminais, na execução de contratos de serviços terceirizados em estabelecimentos públicos com atendimento direto a crianças, adolescentes e pessoas em situação de vulnerabilidade no Município de Schroeder.</t>
+  </si>
+  <si>
+    <t>Proposição protocolada, aguardando apresentação em Plenário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Schroeder a repassar auxílio para o Fundo de Melhoria da Polícia Militar – FUMPOM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar ao Orçamento do Município de Schroeder no valor de R$ 2.422.909,86 (dois milhões, quatrocentos e vinte e dois mil, novecentos e nove reais e oitenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>Indicação nº 94 de 2026</t>
+  </si>
+  <si>
+    <t>Miriã de Schroeder</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de serviços de manutenção e melhorias na área pública de lazer localizada entre as ruas Antônio Forlin e Lucas Panstein Gorges, no bairro Schroeder I, compreendendo a execução de limpeza geral do espaço, bem como a manutenção do parque infantil e da academia ao ar livre ali existentes. Da mesma forma, faz-se necessária a manutenção do campo de futebol, incluindo a instalação de cercado para delimitação do espaço e a substituição das traves. Sugere-se ainda a realização de estudo visando o melhor aproveitamento do local, tendo em vista a possibilidade de implantação de duas quadras esportivas e ainda, a instalação de bancos de concreto._x000D_
+Justifica-se com o objetivo de atender a reivindicações da comunidade local, que utiliza o espaço para o lazer e prática esportiva. Contudo, necessita de melhorias, sobretudo no que se refere à conservação e manutenção dos equipamentos públicos existentes. A adoção das medidas propostas contribuirá significativamente para a ...</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Indicação nº 95 de 2026</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de serviços de manutenção e melhorias na área pública de lazer localizada no entroncamento das ruas Rio de Janeiro e Osvaldo Lenzi, no bairro Schroeder I, compreendendo a execução de limpeza geral do espaço, a manutenção do parque infantil e da academia ao ar livre, bem como a instalação de bancos de concreto._x000D_
+Justifica-se, com o intuito de garantir melhores condições de uso, segurança e conservação dos equipamentos públicos, além de proporcionar mais conforto aos frequentadores que utilizam o espaço para lazer e convivência. A implementação das medidas propostas contribuirá para a valorização do espaço público, incentivando seu uso adequado, promovendo a qualidade de vida e fortalecendo a convivência social entre os moradores da região.</t>
+  </si>
+  <si>
+    <t>Indicação nº 96 de 2026</t>
+  </si>
+  <si>
+    <t>Sugerir a instalação de equipamentos para a prática de tênis de mesa (pingue-pongue), com mesas confeccionadas em concreto, nas áreas públicas de lazer do município, tais como praças, parques, espaços esportivos e comunitários, seguindo os moldes adotados no município de Guaramirim._x000D_
+Justifica-se, com o objetivo de ampliar as opções de lazer e prática esportiva. Trata-se de uma atividade acessível, inclusiva e benéfica à saúde, que incentiva a convivência social. A adoção de mesas em concreto garante maior durabilidade, menor custo de manutenção e resistência ao uso contínuo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 97 de 2026</t>
+  </si>
+  <si>
+    <t>Sugerir a manutenção do telhado do portal de entrada do Município, localizado na Rua Jaraguá, na divisa entre os municípios de Schroeder e Jaraguá do Sul, acesso ao bairro João Pessoa._x000D_
+A presente indicação se faz necessária tendo em vista que o referido portal apresenta telhas soltas e indícios de infiltração, o que pode comprometer a estrutura do local. Tal situação representa risco iminente de queda de materiais, podendo ocasionar acidentes com pedestres e ciclistas que transitam diariamente pela via, colocando em risco a integridade física da população.</t>
+  </si>
+  <si>
+    <t>Indicação nº 98 de 2026</t>
+  </si>
+  <si>
+    <t>Marcos Zils</t>
+  </si>
+  <si>
+    <t>Sugerir a adoção de medidas cabíveis visando a instalação de mais um poste de iluminação pública na Rua Santa Catarina, nas imediações do imóvel nº 623._x000D_
+A presente indicação se faz necessária em razão da grande distância existente entre os postes de iluminação na referida via, o que tem ocasionado um trecho significativamente escuro, especialmente no lado oposto da rua. Tal situação prejudica a visibilidade noturna e expõe os moradores a riscos, contribuindo para a sensação de insegurança.</t>
+  </si>
+  <si>
+    <t>Indicação nº 99 de 2026</t>
+  </si>
+  <si>
+    <t>Sugerir análise para adequação de acessibilidade na calçada da Rua Santa Catarina, no trecho compreendido entre os imóveis nºs 586 e 618._x000D_
+A presente indicação se faz necessária em razão das condições inadequadas de acessibilidade no referido trecho, especialmente pela ausência de rampas que garantam a transposição segura entre a via e a calçada, o que dificulta a circulação de pedestres, especialmente de pessoas com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>Indicação nº 100 de 2026</t>
+  </si>
+  <si>
+    <t>Sugerir a realização de limpeza das grades das bocas de lobo ao longo de toda a extensão da Estrada Duas Mamas. _x000D_
+Justifica-se, em razão da existência de diversos pontos com bueiros obstruídos ao longo da referida via, o que compromete o adequado escoamento da água pluvial. Tal situação pode ocasionar acúmulo de água, alagamentos, danos à via e transtornos aos moradores e usuários.</t>
+  </si>
+  <si>
+    <t>Indicação nº 101 de 2026</t>
+  </si>
+  <si>
+    <t>Sugerir a análise de viabilidade para a realização da manutenção da via sem nome, lateral da Rua Santa Catarina, localizada entre os imóveis nºs 586 e 618._x000D_
+Justifica-se, visto que a realização de manutenção contribuirá para garantir melhores condições de uso, segurança e mobilidade, além de minimizar os impactos causados pelas intempéries climáticas, atendendo às necessidades dos moradores.</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Muka</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca de veiculações jornalísticas relacionadas à destinação de consultas na área de saúde e medicina do trabalho custeadas pelo Município.</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da aquisição de instrumentos musicais pelo Município mediante adesão a ata de registro de preços.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -390,62 +497,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="179.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="57.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2331</v>
@@ -482,50 +589,330 @@
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2185</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>2355</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>2356</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>2357</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>2358</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>2358</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2359</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2360</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2361</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>2362</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2363</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>2364</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2365</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2366</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2367</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>